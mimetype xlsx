--- v0 (2026-05-29)
+++ v1 (2026-10-13)
@@ -1,543 +1,309 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/externalLinks/externalLink2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/comments4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp1.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/comments5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/ctrlProps/ctrlProp2.xml" ContentType="application/vnd.ms-excel.controlproperties+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30228"/>
   <workbookPr codeName="DieseArbeitsmappe" hidePivotFieldList="1" showPivotChartFilter="1"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Z:\Befinden\Vorlagen\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8F64E009-76CB-4108-AFAB-8FAF056360EE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="165" windowWidth="9720" windowHeight="12420" tabRatio="868" activeTab="5"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="16440" tabRatio="868" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Info " sheetId="1" r:id="rId1"/>
     <sheet name="E" sheetId="24" r:id="rId2"/>
     <sheet name="A " sheetId="19" r:id="rId3"/>
     <sheet name="Vermerke " sheetId="23" r:id="rId4"/>
     <sheet name="Fahrten " sheetId="4" r:id="rId5"/>
     <sheet name="Krankheitskosten" sheetId="6" r:id="rId6"/>
     <sheet name="PKV-Abrechnung" sheetId="8" r:id="rId7"/>
     <sheet name="Beihilfeabrechnung" sheetId="9" r:id="rId8"/>
     <sheet name="Unfallanzeige" sheetId="7" r:id="rId9"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId10"/>
     <externalReference r:id="rId11"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="4" hidden="1">'Fahrten '!$B$2:$C$28</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="5" hidden="1">Krankheitskosten!$B$8:$F$107</definedName>
     <definedName name="_VV3512" localSheetId="3">#REF!</definedName>
     <definedName name="_VV3512">#REF!</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="7">Beihilfeabrechnung!$B$1:$H$53</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="6">'PKV-Abrechnung'!$B$1:$G$52</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="7">Beihilfeabrechnung!$28:$29</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="5">Krankheitskosten!$4:$8</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="6">'PKV-Abrechnung'!$28:$29</definedName>
     <definedName name="Listenname" localSheetId="3">[1]A!$L$1:$L$4</definedName>
     <definedName name="Listenname">Krankheitskosten!$B$9</definedName>
     <definedName name="Werte_löschen">[2]!Werte_löschen</definedName>
     <definedName name="Z_A33F8889_3639_4133_9F61_32089B91F717_.wvu.Cols" localSheetId="5" hidden="1">Krankheitskosten!#REF!</definedName>
     <definedName name="Z_A33F8889_3639_4133_9F61_32089B91F717_.wvu.FilterData" localSheetId="4" hidden="1">'Fahrten '!$A$2:$G$42</definedName>
     <definedName name="Z_A33F8889_3639_4133_9F61_32089B91F717_.wvu.PrintArea" localSheetId="7" hidden="1">Beihilfeabrechnung!$B$1:$H$54</definedName>
     <definedName name="Z_A33F8889_3639_4133_9F61_32089B91F717_.wvu.PrintArea" localSheetId="6" hidden="1">'PKV-Abrechnung'!$B$1:$G$53</definedName>
     <definedName name="Z_A33F8889_3639_4133_9F61_32089B91F717_.wvu.PrintTitles" localSheetId="7" hidden="1">Beihilfeabrechnung!$28:$29</definedName>
     <definedName name="Z_A33F8889_3639_4133_9F61_32089B91F717_.wvu.PrintTitles" localSheetId="5" hidden="1">Krankheitskosten!$4:$8</definedName>
     <definedName name="Z_A33F8889_3639_4133_9F61_32089B91F717_.wvu.PrintTitles" localSheetId="6" hidden="1">'PKV-Abrechnung'!$28:$29</definedName>
     <definedName name="Z_A33F8889_3639_4133_9F61_32089B91F717_.wvu.Rows" localSheetId="7" hidden="1">Beihilfeabrechnung!$46:$59</definedName>
     <definedName name="Z_A33F8889_3639_4133_9F61_32089B91F717_.wvu.Rows" localSheetId="6" hidden="1">'PKV-Abrechnung'!$46:$59</definedName>
   </definedNames>
-  <calcPr calcId="145621" fullPrecision="0"/>
+  <calcPr calcId="191029" fullPrecision="0"/>
   <customWorkbookViews>
     <customWorkbookView name="Werner Luck - Persönliche Ansicht" guid="{A33F8889-3639-4133-9F61-32089B91F717}" mergeInterval="0" personalView="1" maximized="1" windowWidth="1032" windowHeight="863" tabRatio="905" activeSheetId="6"/>
   </customWorkbookViews>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="E107" i="6" l="1"/>
+  <c r="E104" i="6" l="1"/>
+  <c r="E103" i="6"/>
+  <c r="H31" i="9" l="1"/>
+  <c r="G31" i="9" s="1" a="1"/>
+  <c r="G31" i="9" s="1"/>
+  <c r="H32" i="9"/>
+  <c r="G32" i="9" s="1" a="1"/>
+  <c r="G32" i="9" s="1"/>
+  <c r="H33" i="9"/>
+  <c r="G33" i="9" s="1" a="1"/>
+  <c r="G33" i="9" s="1"/>
+  <c r="H34" i="9"/>
+  <c r="G34" i="9" s="1" a="1"/>
+  <c r="G34" i="9" s="1"/>
+  <c r="H35" i="9"/>
+  <c r="G35" i="9" s="1" a="1"/>
+  <c r="G35" i="9" s="1"/>
+  <c r="H36" i="9"/>
+  <c r="G36" i="9" s="1" a="1"/>
+  <c r="G36" i="9" s="1"/>
+  <c r="H37" i="9"/>
+  <c r="G37" i="9" s="1" a="1"/>
+  <c r="G37" i="9" s="1"/>
+  <c r="H38" i="9"/>
+  <c r="G38" i="9" s="1" a="1"/>
+  <c r="G38" i="9" s="1"/>
+  <c r="H39" i="9"/>
+  <c r="G39" i="9" s="1" a="1"/>
+  <c r="G39" i="9" s="1"/>
+  <c r="H40" i="9"/>
+  <c r="G40" i="9" s="1" a="1"/>
+  <c r="G40" i="9" s="1"/>
+  <c r="H41" i="9"/>
+  <c r="G41" i="9" s="1" a="1"/>
+  <c r="G41" i="9" s="1"/>
+  <c r="H42" i="9"/>
+  <c r="G42" i="9" s="1" a="1"/>
+  <c r="G42" i="9" s="1"/>
+  <c r="H43" i="9"/>
+  <c r="G43" i="9" s="1" a="1"/>
+  <c r="G43" i="9" s="1"/>
+  <c r="H44" i="9"/>
+  <c r="G44" i="9" s="1" a="1"/>
+  <c r="G44" i="9" s="1"/>
+  <c r="H45" i="9"/>
+  <c r="G45" i="9" s="1" a="1"/>
+  <c r="G45" i="9" s="1"/>
   <c r="F31" i="9" l="1"/>
   <c r="F32" i="9"/>
   <c r="F33" i="9"/>
   <c r="F34" i="9"/>
   <c r="F35" i="9"/>
   <c r="F36" i="9"/>
   <c r="F37" i="9"/>
   <c r="F38" i="9"/>
   <c r="F39" i="9"/>
   <c r="F40" i="9"/>
   <c r="F41" i="9"/>
   <c r="F42" i="9"/>
   <c r="F43" i="9"/>
   <c r="F44" i="9"/>
   <c r="F45" i="9"/>
   <c r="F30" i="9"/>
   <c r="F31" i="8"/>
   <c r="F32" i="8"/>
   <c r="F33" i="8"/>
   <c r="F34" i="8"/>
   <c r="F35" i="8"/>
   <c r="F36" i="8"/>
   <c r="F37" i="8"/>
   <c r="F38" i="8"/>
   <c r="F39" i="8"/>
   <c r="F40" i="8"/>
   <c r="F41" i="8"/>
   <c r="F42" i="8"/>
   <c r="F43" i="8"/>
   <c r="F44" i="8"/>
   <c r="F45" i="8"/>
   <c r="F30" i="8"/>
   <c r="E3" i="6" l="1"/>
-  <c r="M9" i="6" l="1"/>
-[...2 lines deleted...]
-  <c r="I9" i="6" s="1"/>
+  <c r="N9" i="6" l="1"/>
+  <c r="O9" i="6" s="1"/>
+  <c r="I9" i="6"/>
+  <c r="J9" i="6" s="1"/>
   <c r="C2" i="6"/>
-  <c r="S99" i="6" l="1"/>
+  <c r="T99" i="6" l="1"/>
   <c r="E106" i="6"/>
   <c r="E105" i="6"/>
-  <c r="E104" i="6"/>
-[...21 lines deleted...]
-  <c r="H30" i="9"/>
+  <c r="K99" i="6" l="1"/>
+  <c r="E107" i="6" l="1"/>
+  <c r="P3" i="6"/>
+  <c r="K3" i="6"/>
+  <c r="H30" i="9" l="1"/>
+  <c r="G30" i="9" s="1" a="1"/>
   <c r="G30" i="9" s="1"/>
   <c r="M24" i="9" l="1"/>
   <c r="L30" i="9"/>
   <c r="M30" i="9"/>
-  <c r="G32" i="9"/>
-  <c r="L32" i="9" s="1"/>
+  <c r="L32" i="9"/>
   <c r="M32" i="9"/>
-  <c r="G34" i="9"/>
-  <c r="K34" i="9" s="1"/>
+  <c r="K34" i="9"/>
   <c r="M34" i="9"/>
-  <c r="G36" i="9"/>
-  <c r="L36" i="9" s="1"/>
+  <c r="L36" i="9"/>
   <c r="M36" i="9"/>
-  <c r="G38" i="9"/>
-  <c r="L38" i="9" s="1"/>
+  <c r="L38" i="9"/>
   <c r="M38" i="9"/>
-  <c r="G40" i="9"/>
-  <c r="K40" i="9" s="1"/>
+  <c r="K40" i="9"/>
   <c r="M40" i="9"/>
-  <c r="G42" i="9"/>
-  <c r="K42" i="9" s="1"/>
+  <c r="K42" i="9"/>
   <c r="M42" i="9"/>
-  <c r="G44" i="9"/>
-  <c r="L44" i="9" s="1"/>
+  <c r="L44" i="9"/>
   <c r="M44" i="9"/>
-  <c r="G31" i="9"/>
-  <c r="K31" i="9" s="1"/>
+  <c r="K31" i="9"/>
   <c r="M31" i="9"/>
-  <c r="G33" i="9"/>
-  <c r="K33" i="9" s="1"/>
+  <c r="K33" i="9"/>
   <c r="M33" i="9"/>
-  <c r="G35" i="9"/>
-  <c r="K35" i="9" s="1"/>
+  <c r="K35" i="9"/>
   <c r="M35" i="9"/>
-  <c r="G37" i="9"/>
-  <c r="L37" i="9" s="1"/>
+  <c r="L37" i="9"/>
   <c r="M37" i="9"/>
-  <c r="G39" i="9"/>
-  <c r="L39" i="9" s="1"/>
+  <c r="L39" i="9"/>
   <c r="M39" i="9"/>
-  <c r="G41" i="9"/>
-  <c r="K41" i="9" s="1"/>
+  <c r="K41" i="9"/>
   <c r="M41" i="9"/>
-  <c r="G43" i="9"/>
-  <c r="K43" i="9" s="1"/>
+  <c r="K43" i="9"/>
   <c r="M43" i="9"/>
-  <c r="G45" i="9"/>
-  <c r="L45" i="9" s="1"/>
+  <c r="L45" i="9"/>
   <c r="M45" i="9"/>
-  <c r="L34" i="9"/>
-  <c r="L31" i="9" l="1"/>
+  <c r="L34" i="9" l="1"/>
+  <c r="L31" i="9"/>
   <c r="K45" i="9"/>
   <c r="J35" i="9"/>
   <c r="J33" i="9"/>
   <c r="K32" i="9"/>
   <c r="J42" i="9"/>
   <c r="L41" i="9"/>
   <c r="K36" i="9"/>
   <c r="J40" i="9"/>
   <c r="L43" i="9"/>
   <c r="L24" i="9"/>
   <c r="K38" i="9"/>
   <c r="J41" i="9"/>
   <c r="K37" i="9"/>
   <c r="L33" i="9"/>
   <c r="J31" i="9"/>
   <c r="K44" i="9"/>
   <c r="L40" i="9"/>
   <c r="J43" i="9"/>
   <c r="K39" i="9"/>
   <c r="L35" i="9"/>
   <c r="K30" i="9"/>
   <c r="L42" i="9"/>
   <c r="J34" i="9"/>
   <c r="J45" i="9"/>
   <c r="J37" i="9"/>
   <c r="J36" i="9"/>
   <c r="J44" i="9"/>
   <c r="J32" i="9"/>
   <c r="J39" i="9"/>
   <c r="J24" i="9"/>
   <c r="J30" i="9"/>
   <c r="J38" i="9"/>
   <c r="K24" i="9"/>
   <c r="M46" i="9"/>
   <c r="M48" i="9" s="1"/>
-  <c r="P6" i="1"/>
-[...268 lines deleted...]
-  <c r="N11" i="6"/>
+  <c r="P8" i="1"/>
+  <c r="S8" i="1" l="1"/>
+  <c r="U8" i="1" s="1"/>
+  <c r="T3" i="6" l="1"/>
+  <c r="I10" i="6" l="1"/>
+  <c r="I11" i="6"/>
   <c r="I12" i="6"/>
   <c r="I13" i="6"/>
   <c r="I14" i="6"/>
   <c r="I15" i="6"/>
   <c r="I16" i="6"/>
   <c r="I17" i="6"/>
   <c r="I18" i="6"/>
   <c r="I19" i="6"/>
   <c r="I20" i="6"/>
   <c r="I21" i="6"/>
   <c r="I22" i="6"/>
   <c r="I23" i="6"/>
   <c r="I24" i="6"/>
   <c r="I25" i="6"/>
   <c r="I26" i="6"/>
   <c r="I27" i="6"/>
   <c r="I28" i="6"/>
   <c r="I29" i="6"/>
   <c r="I30" i="6"/>
   <c r="I31" i="6"/>
   <c r="I32" i="6"/>
   <c r="I33" i="6"/>
   <c r="I34" i="6"/>
   <c r="I35" i="6"/>
   <c r="I36" i="6"/>
@@ -581,56 +347,320 @@
   <c r="I74" i="6"/>
   <c r="I75" i="6"/>
   <c r="I76" i="6"/>
   <c r="I77" i="6"/>
   <c r="I78" i="6"/>
   <c r="I79" i="6"/>
   <c r="I80" i="6"/>
   <c r="I81" i="6"/>
   <c r="I82" i="6"/>
   <c r="I83" i="6"/>
   <c r="I84" i="6"/>
   <c r="I85" i="6"/>
   <c r="I86" i="6"/>
   <c r="I87" i="6"/>
   <c r="I88" i="6"/>
   <c r="I89" i="6"/>
   <c r="I90" i="6"/>
   <c r="I91" i="6"/>
   <c r="I92" i="6"/>
   <c r="I93" i="6"/>
   <c r="I94" i="6"/>
   <c r="I95" i="6"/>
   <c r="I96" i="6"/>
   <c r="I97" i="6"/>
   <c r="I98" i="6"/>
-  <c r="I11" i="6"/>
+  <c r="N10" i="6"/>
+  <c r="N11" i="6"/>
+  <c r="N12" i="6"/>
+  <c r="N13" i="6"/>
+  <c r="N14" i="6"/>
+  <c r="N15" i="6"/>
+  <c r="N16" i="6"/>
+  <c r="N17" i="6"/>
+  <c r="N18" i="6"/>
+  <c r="N19" i="6"/>
+  <c r="N20" i="6"/>
+  <c r="N21" i="6"/>
+  <c r="N22" i="6"/>
+  <c r="N23" i="6"/>
+  <c r="N24" i="6"/>
+  <c r="N25" i="6"/>
+  <c r="N26" i="6"/>
+  <c r="N27" i="6"/>
+  <c r="N28" i="6"/>
+  <c r="N29" i="6"/>
+  <c r="N30" i="6"/>
+  <c r="N31" i="6"/>
+  <c r="N32" i="6"/>
+  <c r="N33" i="6"/>
+  <c r="N34" i="6"/>
+  <c r="N35" i="6"/>
+  <c r="N36" i="6"/>
+  <c r="N37" i="6"/>
+  <c r="N38" i="6"/>
+  <c r="N39" i="6"/>
+  <c r="N40" i="6"/>
+  <c r="N41" i="6"/>
+  <c r="N42" i="6"/>
+  <c r="N43" i="6"/>
+  <c r="N44" i="6"/>
+  <c r="N45" i="6"/>
+  <c r="N46" i="6"/>
+  <c r="N47" i="6"/>
+  <c r="N48" i="6"/>
+  <c r="N49" i="6"/>
+  <c r="N50" i="6"/>
+  <c r="N51" i="6"/>
+  <c r="N52" i="6"/>
+  <c r="N53" i="6"/>
+  <c r="N54" i="6"/>
+  <c r="N55" i="6"/>
+  <c r="N56" i="6"/>
+  <c r="N57" i="6"/>
+  <c r="N58" i="6"/>
+  <c r="N59" i="6"/>
+  <c r="N60" i="6"/>
+  <c r="N61" i="6"/>
+  <c r="N62" i="6"/>
+  <c r="N63" i="6"/>
+  <c r="N64" i="6"/>
+  <c r="N65" i="6"/>
+  <c r="N66" i="6"/>
+  <c r="N67" i="6"/>
+  <c r="N68" i="6"/>
+  <c r="N69" i="6"/>
+  <c r="N70" i="6"/>
+  <c r="N71" i="6"/>
+  <c r="N72" i="6"/>
+  <c r="N73" i="6"/>
+  <c r="N74" i="6"/>
+  <c r="N75" i="6"/>
+  <c r="N76" i="6"/>
+  <c r="N77" i="6"/>
+  <c r="N78" i="6"/>
+  <c r="N79" i="6"/>
+  <c r="N80" i="6"/>
+  <c r="N81" i="6"/>
+  <c r="N82" i="6"/>
+  <c r="N83" i="6"/>
+  <c r="N84" i="6"/>
+  <c r="N85" i="6"/>
+  <c r="N86" i="6"/>
+  <c r="N87" i="6"/>
+  <c r="N88" i="6"/>
+  <c r="N89" i="6"/>
+  <c r="N90" i="6"/>
+  <c r="N91" i="6"/>
+  <c r="N92" i="6"/>
+  <c r="N93" i="6"/>
+  <c r="N94" i="6"/>
+  <c r="N95" i="6"/>
+  <c r="N96" i="6"/>
+  <c r="N97" i="6"/>
+  <c r="N98" i="6"/>
+  <c r="O12" i="6" l="1"/>
+  <c r="O13" i="6"/>
+  <c r="O14" i="6"/>
+  <c r="O15" i="6"/>
+  <c r="O16" i="6"/>
+  <c r="O17" i="6"/>
+  <c r="O18" i="6"/>
+  <c r="O19" i="6"/>
+  <c r="O20" i="6"/>
+  <c r="O21" i="6"/>
+  <c r="O22" i="6"/>
+  <c r="O23" i="6"/>
+  <c r="O24" i="6"/>
+  <c r="O25" i="6"/>
+  <c r="O26" i="6"/>
+  <c r="O27" i="6"/>
+  <c r="O28" i="6"/>
+  <c r="O29" i="6"/>
+  <c r="O30" i="6"/>
+  <c r="O31" i="6"/>
+  <c r="O32" i="6"/>
+  <c r="O33" i="6"/>
+  <c r="O34" i="6"/>
+  <c r="O35" i="6"/>
+  <c r="O36" i="6"/>
+  <c r="O37" i="6"/>
+  <c r="O38" i="6"/>
+  <c r="O39" i="6"/>
+  <c r="O40" i="6"/>
+  <c r="O41" i="6"/>
+  <c r="O42" i="6"/>
+  <c r="O43" i="6"/>
+  <c r="O44" i="6"/>
+  <c r="O45" i="6"/>
+  <c r="O46" i="6"/>
+  <c r="O47" i="6"/>
+  <c r="O48" i="6"/>
+  <c r="O49" i="6"/>
+  <c r="O50" i="6"/>
+  <c r="O51" i="6"/>
+  <c r="O52" i="6"/>
+  <c r="O53" i="6"/>
+  <c r="O54" i="6"/>
+  <c r="O55" i="6"/>
+  <c r="O56" i="6"/>
+  <c r="O57" i="6"/>
+  <c r="O58" i="6"/>
+  <c r="O59" i="6"/>
+  <c r="O60" i="6"/>
+  <c r="O61" i="6"/>
+  <c r="O62" i="6"/>
+  <c r="O63" i="6"/>
+  <c r="O64" i="6"/>
+  <c r="O65" i="6"/>
+  <c r="O66" i="6"/>
+  <c r="O67" i="6"/>
+  <c r="O68" i="6"/>
+  <c r="O69" i="6"/>
+  <c r="O70" i="6"/>
+  <c r="O71" i="6"/>
+  <c r="O72" i="6"/>
+  <c r="O73" i="6"/>
+  <c r="O74" i="6"/>
+  <c r="O75" i="6"/>
+  <c r="O76" i="6"/>
+  <c r="O77" i="6"/>
+  <c r="O78" i="6"/>
+  <c r="O79" i="6"/>
+  <c r="O80" i="6"/>
+  <c r="O81" i="6"/>
+  <c r="O82" i="6"/>
+  <c r="O83" i="6"/>
+  <c r="O84" i="6"/>
+  <c r="O85" i="6"/>
+  <c r="O86" i="6"/>
+  <c r="O87" i="6"/>
+  <c r="O88" i="6"/>
+  <c r="O89" i="6"/>
+  <c r="O90" i="6"/>
+  <c r="O91" i="6"/>
+  <c r="O92" i="6"/>
+  <c r="O93" i="6"/>
+  <c r="O94" i="6"/>
+  <c r="O95" i="6"/>
+  <c r="O96" i="6"/>
+  <c r="O97" i="6"/>
+  <c r="O98" i="6"/>
+  <c r="O11" i="6"/>
+  <c r="J12" i="6"/>
+  <c r="J13" i="6"/>
+  <c r="J14" i="6"/>
+  <c r="J15" i="6"/>
+  <c r="J16" i="6"/>
+  <c r="J17" i="6"/>
+  <c r="J18" i="6"/>
+  <c r="J19" i="6"/>
+  <c r="J20" i="6"/>
+  <c r="J21" i="6"/>
+  <c r="J22" i="6"/>
+  <c r="J23" i="6"/>
+  <c r="J24" i="6"/>
+  <c r="J25" i="6"/>
+  <c r="J26" i="6"/>
+  <c r="J27" i="6"/>
+  <c r="J28" i="6"/>
+  <c r="J29" i="6"/>
+  <c r="J30" i="6"/>
+  <c r="J31" i="6"/>
+  <c r="J32" i="6"/>
+  <c r="J33" i="6"/>
+  <c r="J34" i="6"/>
+  <c r="J35" i="6"/>
+  <c r="J36" i="6"/>
+  <c r="J37" i="6"/>
+  <c r="J38" i="6"/>
+  <c r="J39" i="6"/>
+  <c r="J40" i="6"/>
+  <c r="J41" i="6"/>
+  <c r="J42" i="6"/>
+  <c r="J43" i="6"/>
+  <c r="J44" i="6"/>
+  <c r="J45" i="6"/>
+  <c r="J46" i="6"/>
+  <c r="J47" i="6"/>
+  <c r="J48" i="6"/>
+  <c r="J49" i="6"/>
+  <c r="J50" i="6"/>
+  <c r="J51" i="6"/>
+  <c r="J52" i="6"/>
+  <c r="J53" i="6"/>
+  <c r="J54" i="6"/>
+  <c r="J55" i="6"/>
+  <c r="J56" i="6"/>
+  <c r="J57" i="6"/>
+  <c r="J58" i="6"/>
+  <c r="J59" i="6"/>
+  <c r="J60" i="6"/>
+  <c r="J61" i="6"/>
+  <c r="J62" i="6"/>
+  <c r="J63" i="6"/>
+  <c r="J64" i="6"/>
+  <c r="J65" i="6"/>
+  <c r="J66" i="6"/>
+  <c r="J67" i="6"/>
+  <c r="J68" i="6"/>
+  <c r="J69" i="6"/>
+  <c r="J70" i="6"/>
+  <c r="J71" i="6"/>
+  <c r="J72" i="6"/>
+  <c r="J73" i="6"/>
+  <c r="J74" i="6"/>
+  <c r="J75" i="6"/>
+  <c r="J76" i="6"/>
+  <c r="J77" i="6"/>
+  <c r="J78" i="6"/>
+  <c r="J79" i="6"/>
+  <c r="J80" i="6"/>
+  <c r="J81" i="6"/>
+  <c r="J82" i="6"/>
+  <c r="J83" i="6"/>
+  <c r="J84" i="6"/>
+  <c r="J85" i="6"/>
+  <c r="J86" i="6"/>
+  <c r="J87" i="6"/>
+  <c r="J88" i="6"/>
+  <c r="J89" i="6"/>
+  <c r="J90" i="6"/>
+  <c r="J91" i="6"/>
+  <c r="J92" i="6"/>
+  <c r="J93" i="6"/>
+  <c r="J94" i="6"/>
+  <c r="J95" i="6"/>
+  <c r="J96" i="6"/>
+  <c r="J97" i="6"/>
+  <c r="J98" i="6"/>
+  <c r="J11" i="6"/>
   <c r="E21" i="9" l="1"/>
-  <c r="N10" i="6" l="1"/>
-[...2 lines deleted...]
-  <c r="I3" i="6" l="1"/>
+  <c r="O10" i="6" l="1"/>
+  <c r="O3" i="6" s="1"/>
+  <c r="J10" i="6"/>
+  <c r="J3" i="6" l="1"/>
   <c r="A2" i="6"/>
   <c r="G31" i="8" l="1"/>
   <c r="G32" i="8"/>
   <c r="G33" i="8"/>
   <c r="G34" i="8"/>
   <c r="G35" i="8"/>
   <c r="G36" i="8"/>
   <c r="G37" i="8"/>
   <c r="G38" i="8"/>
   <c r="G39" i="8"/>
   <c r="G40" i="8"/>
   <c r="G41" i="8"/>
   <c r="G42" i="8"/>
   <c r="G43" i="8"/>
   <c r="G44" i="8"/>
   <c r="G45" i="8"/>
   <c r="G30" i="8"/>
   <c r="I30" i="8" s="1"/>
   <c r="K21" i="8" l="1"/>
   <c r="L21" i="8"/>
   <c r="B45" i="9"/>
   <c r="B44" i="9"/>
   <c r="B43" i="9"/>
   <c r="B42" i="9"/>
   <c r="B41" i="9"/>
@@ -706,440 +736,464 @@
   <c r="L44" i="8"/>
   <c r="J45" i="8"/>
   <c r="K45" i="8"/>
   <c r="L45" i="8"/>
   <c r="L30" i="8"/>
   <c r="K30" i="8"/>
   <c r="J30" i="8"/>
   <c r="I31" i="8"/>
   <c r="I32" i="8"/>
   <c r="I33" i="8"/>
   <c r="I34" i="8"/>
   <c r="I35" i="8"/>
   <c r="I36" i="8"/>
   <c r="I37" i="8"/>
   <c r="I38" i="8"/>
   <c r="I39" i="8"/>
   <c r="I40" i="8"/>
   <c r="I41" i="8"/>
   <c r="I42" i="8"/>
   <c r="I43" i="8"/>
   <c r="I44" i="8"/>
   <c r="I45" i="8"/>
   <c r="L31" i="8" l="1"/>
   <c r="D46" i="9" l="1"/>
   <c r="E99" i="6" l="1"/>
-  <c r="P15" i="1" s="1"/>
+  <c r="P17" i="1" s="1"/>
   <c r="F7" i="9" l="1"/>
   <c r="C46" i="9"/>
   <c r="E46" i="9"/>
   <c r="F8" i="8"/>
   <c r="C46" i="8"/>
   <c r="D46" i="8"/>
   <c r="E46" i="8"/>
   <c r="G5" i="7"/>
   <c r="A69" i="7"/>
   <c r="D43" i="4"/>
-  <c r="P14" i="1" s="1"/>
+  <c r="P16" i="1" s="1"/>
   <c r="E43" i="4"/>
   <c r="A44" i="4"/>
   <c r="J46" i="8" l="1"/>
   <c r="J48" i="8" s="1"/>
   <c r="K46" i="9"/>
   <c r="K48" i="9" s="1"/>
   <c r="F47" i="9"/>
   <c r="F47" i="8"/>
   <c r="F46" i="8"/>
   <c r="B26" i="8" s="1"/>
-  <c r="N99" i="6"/>
+  <c r="O99" i="6"/>
   <c r="F46" i="9"/>
   <c r="I46" i="8"/>
   <c r="I48" i="8" s="1"/>
   <c r="L46" i="8" l="1"/>
   <c r="L48" i="8" s="1"/>
   <c r="K46" i="8"/>
   <c r="K48" i="8" s="1"/>
-  <c r="I99" i="6"/>
+  <c r="J99" i="6"/>
   <c r="I23" i="8"/>
-  <c r="P18" i="1"/>
+  <c r="P20" i="1"/>
   <c r="L46" i="9"/>
   <c r="L48" i="9" s="1"/>
   <c r="J46" i="9"/>
   <c r="J48" i="9" s="1"/>
   <c r="J26" i="9"/>
-  <c r="O99" i="6"/>
-  <c r="O100" i="6" s="1"/>
+  <c r="P99" i="6"/>
+  <c r="P100" i="6" s="1"/>
   <c r="B25" i="9"/>
-  <c r="J100" i="6" l="1"/>
-[...3 lines deleted...]
-  <c r="P20" i="1" s="1"/>
+  <c r="K100" i="6" l="1"/>
+  <c r="Q101" i="6" s="1"/>
+  <c r="M11" i="1" s="1"/>
+  <c r="P19" i="1"/>
   <c r="P22" i="1" s="1"/>
+  <c r="P24" i="1" s="1"/>
   <c r="I50" i="8"/>
   <c r="J50" i="9"/>
-  <c r="P100" i="6"/>
-[...1 lines deleted...]
-  <c r="U20" i="1" s="1"/>
+  <c r="Q100" i="6"/>
+  <c r="U19" i="1" l="1"/>
+  <c r="U22" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
-<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Werner Luck</author>
   </authors>
   <commentList>
-    <comment ref="U3" authorId="0">
+    <comment ref="U3" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
-            <charset val="1"/>
+            <family val="2"/>
           </rPr>
           <t>Werner Luck:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
-            <charset val="1"/>
+            <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 Diese Übersicht gestalten Sie bitte nach Ihren Verhältnissen.</t>
         </r>
       </text>
     </comment>
-    <comment ref="S16" authorId="0">
+    <comment ref="S18" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000002000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Werner Luck:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 Verknüpfung zu ihrer Mappe "Versicherungen / Einzug" des betreffenden Jahres herstellen oder Betrag händisch eintragen!</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments2.xml><?xml version="1.0" encoding="utf-8"?>
-<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Werner Luck</author>
   </authors>
   <commentList>
-    <comment ref="E16" authorId="0">
+    <comment ref="E17" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0100-000001000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Werner Luck:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 Beispiel!</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments3.xml><?xml version="1.0" encoding="utf-8"?>
-<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Werner Luck</author>
   </authors>
   <commentList>
-    <comment ref="J10" authorId="0">
+    <comment ref="J10" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0200-000001000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Werner Luck:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 Wenn Sie in einem anderen Bundesland beschäftigt sind, tragen Sie bitte die Internetadresse Ihres Dienstherrn ein.</t>
         </r>
       </text>
     </comment>
-    <comment ref="D13" authorId="0">
+    <comment ref="D13" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0200-000002000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Werner Luck:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 Jahresbetrag</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments4.xml><?xml version="1.0" encoding="utf-8"?>
-<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Werner Luck</author>
   </authors>
   <commentList>
-    <comment ref="Q4" authorId="0">
+    <comment ref="R4" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0500-000001000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Werner Luck:</t>
         </r>
         <r>
           <rPr>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 Wenn aktuell u. relevant eintragen!
 Kann für die Beitragsrückerstattungen der PKV ausschlaggebend sein!</t>
         </r>
       </text>
     </comment>
-    <comment ref="R4" authorId="0">
+    <comment ref="S4" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0500-000002000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Werner Luck:</t>
         </r>
         <r>
           <rPr>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
-Krankenhaustagegeldversicherung Gitte und Kinder, Unfallversicherungen</t>
+Krankenhaustagegeldversicherung Gatte und Kinder, Unfallversicherungen</t>
         </r>
       </text>
     </comment>
-    <comment ref="J6" authorId="0">
+    <comment ref="E5" authorId="0" shapeId="0" xr:uid="{FEC74948-6185-4DFB-9374-2009432477DD}">
+      <text>
+        <r>
+          <rPr>
+            <b/>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <family val="2"/>
+          </rPr>
+          <t>Werner Luck:</t>
+        </r>
+        <r>
+          <rPr>
+            <sz val="9"/>
+            <color indexed="81"/>
+            <rFont val="Segoe UI"/>
+            <family val="2"/>
+          </rPr>
+          <t xml:space="preserve">
+Doppelte Zahlungen werden hellrot markiert! Dient der Überprüfung von evtl. Doppelrechnungen!</t>
+        </r>
+      </text>
+    </comment>
+    <comment ref="K6" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0500-000003000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Werner Luck:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 Betrag nach Eingang händisch eintragen! Dient auch der Kontrolle der Rückerstattung!</t>
         </r>
       </text>
     </comment>
-    <comment ref="O6" authorId="0">
+    <comment ref="P6" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0500-000004000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Werner Luck:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 Betrag nach Eingang händisch eintragen! Dient auch der Kontrolle der Rückerstattung!</t>
         </r>
       </text>
     </comment>
-    <comment ref="J99" authorId="0">
+    <comment ref="K99" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0500-000007000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Werner Luck:</t>
         </r>
         <r>
           <rPr>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
-Kostendämpfungspauschale in Höhe von xxx </t>
+Kostendämpfungspauschale in Höhe von 210 </t>
         </r>
         <r>
           <rPr>
             <sz val="10"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>€ i</t>
         </r>
         <r>
           <rPr>
             <sz val="8"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>st abgezogen!</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments5.xml><?xml version="1.0" encoding="utf-8"?>
-<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author>Werner Luck</author>
   </authors>
   <commentList>
-    <comment ref="L21" authorId="0">
+    <comment ref="L21" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0600-000001000000}">
       <text>
         <r>
           <rPr>
             <b/>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t>Werner Luck:</t>
         </r>
         <r>
           <rPr>
             <sz val="9"/>
             <color indexed="81"/>
             <rFont val="Tahoma"/>
             <family val="2"/>
           </rPr>
           <t xml:space="preserve">
 Formeln nach dem eigenen Bedarf anpassen!</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="538" uniqueCount="390">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="596" uniqueCount="412">
   <si>
     <t>Beihilfe</t>
   </si>
   <si>
     <t>Lfd.</t>
   </si>
   <si>
     <t>Kostenentstehung</t>
   </si>
   <si>
     <t>Kostenerstattung</t>
   </si>
   <si>
     <t>Nr.</t>
   </si>
   <si>
     <t>Verur=</t>
   </si>
   <si>
     <t>Rech=</t>
   </si>
   <si>
     <t>Aussteller</t>
   </si>
   <si>
@@ -1620,50 +1674,53 @@
   <si>
     <t>Wer?</t>
   </si>
   <si>
     <t>Wichtig!</t>
   </si>
   <si>
     <t>Behandlungszeit-</t>
   </si>
   <si>
     <t>raum</t>
   </si>
   <si>
     <t>von    -     bis</t>
   </si>
   <si>
     <t>Summe der Erstattungen</t>
   </si>
   <si>
     <t>Jahr:</t>
   </si>
   <si>
     <t>Kontrolle Eigenanteil:</t>
   </si>
   <si>
+    <t>Anstehende Abrechnung; Summe €</t>
+  </si>
+  <si>
     <t>noch abzurechnen</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Beihilfeerstattungen</t>
   </si>
   <si>
     <t xml:space="preserve">Übersicht über die gezahlten </t>
   </si>
   <si>
     <t>Versicherungsbilanz</t>
   </si>
   <si>
     <t>Differenz zu den Erstattungen</t>
   </si>
   <si>
     <t>Beiträge</t>
   </si>
   <si>
     <t>Erstattg. ./. Beiträge</t>
   </si>
   <si>
     <t>Nachrichtlich:</t>
@@ -1673,53 +1730,50 @@
   </si>
   <si>
     <t>Rezept, Labor
 Hilfsmittel</t>
   </si>
   <si>
     <t>- Beihilfestelle  -</t>
   </si>
   <si>
     <t>Kind</t>
   </si>
   <si>
     <t>Eingang</t>
   </si>
   <si>
     <t>am</t>
   </si>
   <si>
     <t xml:space="preserve">Eingang </t>
   </si>
   <si>
     <t>Datum des</t>
   </si>
   <si>
     <t>Beleges</t>
-  </si>
-[...1 lines deleted...]
-    <t>(relvant bei PKV)</t>
   </si>
   <si>
     <t>Info</t>
   </si>
   <si>
     <t>mittelkosten im Griff. Die Anwendung ist um beliebige Personen erweiterbar.</t>
   </si>
   <si>
     <t>Rechnen Sie Beihilfe und Krankenkassenerstattungen in Excel ab. Ermitteln Sie Ihren jährlichen Eigenanteil und behalten Sie Arzt- und Arznei-</t>
   </si>
   <si>
     <t>Beihilfeabrechnung</t>
   </si>
   <si>
     <t>Zusammenstellung der Kosten und Abrechnung für alle Personen im Haushalt</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">( zur Vorlage bei der Beihilfestelle </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="8"/>
         <rFont val="Arial"/>
@@ -1777,54 +1831,50 @@
   </si>
   <si>
     <t>Erstattungsbegrenzung auf 100% der beihilfefähigen</t>
   </si>
   <si>
     <t>Aufwendungen.</t>
   </si>
   <si>
     <t>Leistungsträger</t>
   </si>
   <si>
     <t>Beihilfestelle / Versicherungen</t>
   </si>
   <si>
     <t>Kostendämpf-
 ungspauschale</t>
   </si>
   <si>
     <t>Selbstbehalt</t>
   </si>
   <si>
     <t>0 €/Jahr</t>
   </si>
   <si>
     <t>Fakultative Angaben:</t>
-  </si>
-[...2 lines deleted...]
-Tagegeld</t>
   </si>
   <si>
     <t>Pflegever-
 sicherung /mtl</t>
   </si>
   <si>
     <t xml:space="preserve">Aufwendungsgrenze Beihilfe: </t>
   </si>
   <si>
     <t>Versicherung</t>
   </si>
   <si>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Entschädigungssatz %</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
@@ -1863,118 +1913,100 @@
   </si>
   <si>
     <t>Vermerke</t>
   </si>
   <si>
     <t>Anmerkungen / Besonderheiten</t>
   </si>
   <si>
     <t>Bemerkungen
 Abhilfe</t>
   </si>
   <si>
     <t>Monat</t>
   </si>
   <si>
     <t>erstattet</t>
   </si>
   <si>
     <t>Eigenanteil im Kalenderjahr:</t>
   </si>
   <si>
     <t>Aufwendungen
 für:</t>
   </si>
   <si>
-    <t>Abrechnung-Nr.</t>
-[...1 lines deleted...]
-  <si>
     <t>Abrechnung-Nr.:</t>
   </si>
   <si>
     <t>Vordrucke Abrechnung Beihilfe:</t>
   </si>
   <si>
     <t>Landesamt für Finanzen</t>
   </si>
   <si>
     <t>Postfach 10 04 32</t>
   </si>
   <si>
     <t>56034 Koblenz</t>
   </si>
   <si>
     <t xml:space="preserve">Bei Separierung und Abspeicherung des Tabellenblattes </t>
   </si>
   <si>
     <t>sind die offenen (nicht belegten) Bezüge zu löschen!</t>
   </si>
   <si>
     <t>Landesamt für Finanzen Postfach 10 04 32
 56034 Koblenz</t>
   </si>
   <si>
     <t>Kostendämpfungspauschale xxx €/Jahr</t>
   </si>
   <si>
     <t>Bemerkungen</t>
   </si>
   <si>
     <t>/ 2020</t>
   </si>
   <si>
-    <t>N.N.</t>
-[...4 lines deleted...]
-  <si>
     <t>PLZ Ort</t>
   </si>
   <si>
-    <t>Telefon</t>
-[...1 lines deleted...]
-  <si>
     <t>NN</t>
   </si>
   <si>
     <t>PKV</t>
   </si>
   <si>
     <t xml:space="preserve">Postfach </t>
   </si>
   <si>
     <t>Die Überweisung wollen Sie bitte auf das Konto Nr. xxxxxxx, SPK XXXXXXXX,</t>
   </si>
   <si>
     <t>BLZ xxxxxx, IBAN xxxx xxxx xxxx xxxx xx, vornehmen.</t>
-  </si>
-[...4 lines deleted...]
-    <t>PLZ Ort, den</t>
   </si>
   <si>
     <t>PKV-Abrechnung</t>
   </si>
   <si>
     <t>XYZ</t>
   </si>
   <si>
     <r>
       <t>Je Abrechnung bitte das Tabellenblatt separieren (</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">rechter </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
@@ -2020,54 +2052,54 @@
   <si>
     <t>WENN(H32="Gitte";"Ehegatte";WENN(H32="Kerstin";"Kind";WENN(H32="Susanne";"Kind";WENN(H32="Willi";"Antragsteller";""))))</t>
   </si>
   <si>
     <t>Die Formel hierfür lautet:</t>
   </si>
   <si>
     <t>Die eingetragenen Namen sind nach Ihren Familienverhältnissen zu korrigieren.</t>
   </si>
   <si>
     <t xml:space="preserve">Die Formel wird erst mit dem vorangesetzten Gleichheitszeichen wirksam! </t>
   </si>
   <si>
     <t>In der ausgeblendeten Spalte H werden die Vornamen der Familienangehörigen</t>
   </si>
   <si>
     <t xml:space="preserve">gemäß den Eintragungen in der Tabelle "Krankheitskosten" Spalte B aufgeführt. </t>
   </si>
   <si>
     <t xml:space="preserve">Diese Angaben werden benötigt, um die automatische Eintragung des </t>
   </si>
   <si>
     <t>Erstattungen PKV</t>
   </si>
   <si>
-    <t>xxxx</t>
-[...1 lines deleted...]
-  <si>
     <t>Angaben zu den Abrechnungsgrundlagen</t>
+  </si>
+  <si>
+    <t>E-Mail: wernerluck@web.de</t>
   </si>
   <si>
     <t>https://www.lff-rlp.de/service/vordrucke/?no_cache=1</t>
   </si>
   <si>
     <t>Die Vordrucke finden Sie auf der Homepage des</t>
   </si>
   <si>
     <t>Landesamtes für Finanzen</t>
   </si>
   <si>
     <t>Antragsteller/in</t>
   </si>
   <si>
     <t>Gesamtbetrag Beihilfe/PKV:</t>
   </si>
   <si>
     <t>Vorgehensweise bei Anpassungen:</t>
   </si>
   <si>
     <t>Sie sehen die Formel in der Bearbeitungsleiste.</t>
   </si>
   <si>
     <t>Geben Sie anstelle der in Anführungsstrichen stehenden Vornamen diejenigen Ihrer abzurechnenden Familienangehörigen</t>
   </si>
@@ -2213,63 +2245,72 @@
   <si>
     <t>Erfolgen Eintragungen im Tabellenblatt "Krankheitskosten" verschwindet die</t>
   </si>
   <si>
     <t>Bezeichnung #BEZUG! Im Bereich F 30 bis bis F45.</t>
   </si>
   <si>
     <t xml:space="preserve">Es erscheint dann der Abrechnungsbetrag, den Sie bitte auf die zeilen D, D und E </t>
   </si>
   <si>
     <t>aufteilen.</t>
   </si>
   <si>
     <t>Allgemeines</t>
   </si>
   <si>
     <t>Die Arbeitsmappe kann in beliebig viele Tabellenblätter aufgeteilt werden.</t>
   </si>
   <si>
     <t>Die im folgenden beschriebenen Tabellenblätter sollten jedoch immer vorhanden sein.</t>
   </si>
   <si>
     <t>Alle Formeln, die einen Namensbezug haben, müssen Sie auf Ihre Verhältnisse (die Namen von Ihnen, Ihrem Ehegatten und</t>
   </si>
   <si>
+    <t>Ihren Kindern) umstellen. Wie Sie dabei vorgehen und weitere Anweisungen und Erläuterungen finden Sie in den einzelnen</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tabellenblättern beschrieben. </t>
+  </si>
+  <si>
     <t>Im Übrigen können Sie die Mappe nach Ihren Bedürfnissen verändern. Veränderungen von Formeln sollten Sie jedoch vorsichtig</t>
   </si>
   <si>
     <t>angehen. Die Arbeitsmappe ist nicht geschützt, das können Sie bei Bedarf anders gestalten. Dazu sind jedoch weitergehende</t>
   </si>
   <si>
     <t>Excel-Kenntnisse nötig.</t>
   </si>
   <si>
     <t>\</t>
   </si>
   <si>
     <t>Übersicht über Inhalte, Kosten, Erstattungen und Eigenanteile im laufenden Kalenderjahr.</t>
+  </si>
+  <si>
+    <t>Dieses Blatt (Anweisung)</t>
   </si>
   <si>
     <t>Es können beliebig viele Versicherte aufgenommen werden.</t>
   </si>
   <si>
     <t>Hier können Sie Besonderheiten, Abweichungen oder Unvorhergesehenes erfassen.</t>
   </si>
   <si>
     <t>Dies können z. B. sein: nachträgliche Verminderung von Rechnungen, Streite mit Beteiligten u.a.</t>
   </si>
   <si>
     <t xml:space="preserve">Tragen Sie hier die krankheitsbedingten Fahrten (Krankenhaus, Arzt, Apotheke u.a.) ein. </t>
   </si>
   <si>
     <t>Unter Bemerkungen können die näheren Gründe aufgeführt werden.</t>
   </si>
   <si>
     <t>Krankheitskosten</t>
   </si>
   <si>
     <t>Jährliche Aufstellung über Krankheitskosten und deren Abrechnung.</t>
   </si>
   <si>
     <t>…abrechnung</t>
   </si>
@@ -2307,50 +2348,59 @@
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Punkt in der rechten oberen Ecke eines Feldes, </t>
     </r>
   </si>
   <si>
     <t>Informationen über den Autor und Kontaktdaten.</t>
   </si>
   <si>
     <t>Die Angaben, die hier germacht werden, werden tlw. in die nachfolgenden Tabellenblätter übernommen.</t>
   </si>
   <si>
     <t>automatisch übernommen. Dazu setzen Sie den Mauszeiger in die anzusteuernde Zelle und klicken auf den rechts erscheinenden Pfeil. Ein</t>
   </si>
   <si>
     <t>Auswahlmenü öffnet sich über das Sie den zutreffenden Namen auswählen können.</t>
   </si>
   <si>
     <t>In die Zellen B5 bis B12 tragen Sie die Vornamen der Versicherten ein. Diese werden in Spalte B des Tabellenblattes "Krankheitskosten"</t>
   </si>
   <si>
     <t xml:space="preserve">Um diese Datenüberprüfung im Tabellenblatt "Krankheitskosten" einzurichten gehen Sie folgendermaßen vor: Setzen Sie den Mauszeiger in </t>
   </si>
   <si>
+    <t>Dann fassen Sie in der Zelle B9 den unteren rechten Punkt und ziehen die Formel bis zur letzten Zelle (B98). Fertig.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Im aufklappenden Menü geben Sie unter "Quelle"   'A'!;B5:B12 ein. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zelle B9. Wählen Sie das Menü "Daten" und dort "Datenüberprüfung". Unter "Gültigkeitsprüfung" und "zulassen" wählen Sie "Liste". </t>
+  </si>
+  <si>
     <r>
       <t xml:space="preserve">Tabellenblatt </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Angaben.</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> Aufstellung über Versicherte, Versicherungen und Beihilfestelle.</t>
     </r>
   </si>
   <si>
     <t>Verfahren, wie ein angestrebtes Ergebnis umgesetzt werden soll (größerer Umfang als bei einer Aktion)</t>
   </si>
   <si>
@@ -2398,188 +2448,360 @@
   <si>
     <t>Ebenso müssen die Formeln in der Teilsummenzeile (2 und 3) und der Summenzeile (vorher 98, dann xx) erweitert werden.</t>
   </si>
   <si>
     <t>Abrechnung mit Ihrer Krankenkasse bzw. Beihilfestelle. Weitere Anweisungen stehen im jeweiligen Tabellenblatt.</t>
   </si>
   <si>
     <t xml:space="preserve">Unfallanzeige zur Vorlage bei der Beihilfestelle/Dienststelle, Kranken- oder Unfallversicherung. Diese Tabelle können Sie bei </t>
   </si>
   <si>
     <t>Bedarf verwenden.</t>
   </si>
   <si>
     <t>Auch Verbesserungsvorschläge werden gerne entgegengenommen.</t>
   </si>
   <si>
     <t>Viel Spaß bei der Arbeit mit der Anwendung!</t>
   </si>
   <si>
     <t>Sollten Fragen bei der Anwendung der Arbeitsmappe auftauchen, oder sollten Sie Fehler entdecken, ist der Autor gerne bereit, diese zu</t>
   </si>
   <si>
     <t>beantworten bzw. zu klären. Wenden Sie sich dann bitte an mich mit der in der INFOTabelle angegebenen E-Mail-Adresse.</t>
   </si>
   <si>
+    <t>Vorbemerkung</t>
+  </si>
+  <si>
+    <t>Grundlegende Anweisung und Erläuterungenzum Gebrauch der Arbeitsmappe</t>
+  </si>
+  <si>
+    <t>Hilfestellungen gebe ich auf Anforderung im erforderlichen Umfang und nach meinen Möglichkeiten. Bitte beachten Sie, dass ich</t>
+  </si>
+  <si>
+    <t>Hilfen für Anfänger nur in geringem Ausmaß zu leisten bereit bin. Gewisse Grundkenntnisse in Excel sollten Sie schon mitbringen.</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Die Arbeitsmappe und erforderliche Rücksprachen mit mir sind </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>kostenlos</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">. </t>
+    </r>
+  </si>
+  <si>
+    <t>Im übrigen freue ich mich auf ihre Rückmeldungen.</t>
+  </si>
+  <si>
     <t xml:space="preserve">In der Spalte F geben Sie die "Abrechnungs-Nr." je von Ihnen vorgenommene Abrechnung ein. Über diese Nr. können Sie bei Bedarf die Tabelle </t>
   </si>
   <si>
     <t>nach Abrechnungen filtern.</t>
   </si>
   <si>
     <t>In Zelle C2 steht der jeweils noch abzurechnende Betrag.</t>
   </si>
   <si>
     <t xml:space="preserve">Erfolgen Eintragungen im Tabellenblatt "Krankheitskosten" werden die Zellen im </t>
   </si>
   <si>
     <t>Bereich F30 bis F45 mit den entsprechenden Beträgen ausgefüllt.</t>
   </si>
   <si>
     <t>Teilen Sie den Abrechnungsbetrag bitte auf die Spalten C, D und E auf.</t>
   </si>
   <si>
-    <t>Anstehende Abrechnung</t>
-[...104 lines deleted...]
-    <t>E-Mail: werner.luck@welubeu.de</t>
+    <t>Zahlung</t>
+  </si>
+  <si>
+    <t>Abrchng-Nr.</t>
+  </si>
+  <si>
+    <t>Luck</t>
+  </si>
+  <si>
+    <t>Werner</t>
+  </si>
+  <si>
+    <t>Beate</t>
+  </si>
+  <si>
+    <t>Continentale</t>
+  </si>
+  <si>
+    <t>Pflege Bahr</t>
+  </si>
+  <si>
+    <t>Signal Iduna</t>
+  </si>
+  <si>
+    <t>beide Ehepartner</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pflege Bahr </t>
+  </si>
+  <si>
+    <t>46.807.912/1/1</t>
+  </si>
+  <si>
+    <t>46807912/1/2</t>
+  </si>
+  <si>
+    <t>Signal Iduna (PVAG)</t>
+  </si>
+  <si>
+    <t>46.920.853/3/01</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Generali </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(ehem. Achen Münchener)</t>
+    </r>
+  </si>
+  <si>
+    <t>560-FKBU-010028196837</t>
+  </si>
+  <si>
+    <t>280.002978428</t>
+  </si>
+  <si>
+    <t>06276090</t>
+  </si>
+  <si>
+    <t>Krankenhaus-
+Tagegeld/mtl.</t>
+  </si>
+  <si>
+    <t>54413 Beuren, den</t>
+  </si>
+  <si>
+    <t>Werner Luck</t>
+  </si>
+  <si>
+    <t>Pers.Nr. 06276090</t>
+  </si>
+  <si>
+    <t>Hauptstr. 2, 54413 Beuren</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Continentale</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Kundendienst-Centrum Köln Postfach 100744  50447 Köln</t>
+    </r>
+  </si>
+  <si>
+    <t>Tel.: 06586 986025</t>
+  </si>
+  <si>
+    <t>Zahnarzt Dr. Kirch</t>
+  </si>
+  <si>
+    <t>Reinsfeld</t>
+  </si>
+  <si>
+    <t>Einsetzen Zahnprothese Oberkiefer</t>
+  </si>
+  <si>
+    <t>Abdruck Ober-, Unterkiefer</t>
+  </si>
+  <si>
+    <t>(relevant bei PKV)</t>
+  </si>
+  <si>
+    <t>Datum
+der
+Zahlung
+Abbuchung</t>
+  </si>
+  <si>
+    <t>Brüderkrankenhaus, Prof. Dr. Weiner</t>
+  </si>
+  <si>
+    <t>Trier</t>
+  </si>
+  <si>
+    <t>Untersuchung</t>
+  </si>
+  <si>
+    <t>Dres. Kautz</t>
+  </si>
+  <si>
+    <t>Konz</t>
+  </si>
+  <si>
+    <t>Erhalten Backenzahn (Keramikfüllung)</t>
+  </si>
+  <si>
+    <t>Dr. Nothardt</t>
+  </si>
+  <si>
+    <t>Hermeskeil</t>
+  </si>
+  <si>
+    <t>Urologische Untersuchung</t>
+  </si>
+  <si>
+    <t>Oberkieferabdruck</t>
+  </si>
+  <si>
+    <t>Anpassen Prothese</t>
+  </si>
+  <si>
+    <t>Einpassen Prothese</t>
+  </si>
+  <si>
+    <t>Überprüfen Prothese und Einschleifen</t>
+  </si>
+  <si>
+    <t>Daten aus 2020! 2024er Daten einfügen!</t>
+  </si>
+  <si>
+    <t>km</t>
+  </si>
+  <si>
+    <t>xxxx</t>
+  </si>
+  <si>
+    <t>Zusatz ab August 2026</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">ein. </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Die Regel heißt "Doppelte Werte". Folgendermaßen wird sie eingefügt:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Markieren Sie die Spalte E bis zum Ende der vorliegenden Tabelle.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Aus gegebenem Anlaß </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>(Doppelabrechnung einer Arztrechnung durch einen Abrechnungsdienst</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>) füge ich in Spalte E eine benutzerdefinierte Formatierung</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">Im Menü "Start" den Menüpunkt "Bedingte Formatierung" aufrufen. Dort auf  "Regeln zum Hervorheben von Zellen" klicken, im Aufklappmenü </t>
+  </si>
+  <si>
+    <t>"Doppelte Werte" auswählen. Im aufpoppenden Fenster mit OK bestätigen.</t>
+  </si>
+  <si>
+    <t>Dieser Vorgang ist in der vorliegenden Arbeitsmappe bereits eingerichtet. Bei Bedarf ist der Umfang der Prüfung (hier E9:E98) zu erweitern.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="5">
     <numFmt numFmtId="6" formatCode="#,##0\ &quot;€&quot;;[Red]\-#,##0\ &quot;€&quot;"/>
     <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;€&quot;_-;\-* #,##0.00\ &quot;€&quot;_-;_-* &quot;-&quot;??\ &quot;€&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _D_M_-;\-* #,##0.00\ _D_M_-;_-* &quot;-&quot;??\ _D_M_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0.00\ &quot;€&quot;"/>
     <numFmt numFmtId="166" formatCode="_-* #,##0.00\ [$€-407]_-;\-* #,##0.00\ [$€-407]_-;_-* &quot;-&quot;??\ [$€-407]_-;_-@_-"/>
   </numFmts>
-  <fonts count="72" x14ac:knownFonts="1">
+  <fonts count="76" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -2907,120 +3129,143 @@
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="9"/>
-[...11 lines deleted...]
-    <font>
       <sz val="22"/>
       <name val="Wingdings"/>
       <charset val="2"/>
     </font>
     <font>
       <sz val="14"/>
       <name val="Wingdings 3"/>
       <family val="1"/>
       <charset val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF00B050"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="16"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Wingdings 3"/>
       <family val="1"/>
       <charset val="2"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF00B050"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF0070C0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Bahnschrift Light SemiCondensed"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="22"/>
-      <color theme="0"/>
+      <sz val="14"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF0070C0"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color indexed="81"/>
+      <name val="Segoe UI"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="9"/>
+      <color indexed="81"/>
+      <name val="Segoe UI"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="31">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="13"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="43"/>
         <bgColor indexed="64"/>
@@ -3155,56 +3400,56 @@
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
         <bgColor indexed="26"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="26"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFFDDEBF"/>
-        <bgColor indexed="64"/>
+        <fgColor rgb="FFFF0000"/>
+        <bgColor indexed="26"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="30">
+  <borders count="29">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
@@ -3500,485 +3745,435 @@
     </border>
     <border>
       <left style="double">
         <color rgb="FF3F3F3F"/>
       </left>
       <right style="double">
         <color rgb="FF3F3F3F"/>
       </right>
       <top style="double">
         <color rgb="FF3F3F3F"/>
       </top>
       <bottom style="double">
         <color rgb="FF3F3F3F"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="15" borderId="27" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="45" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="50" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="51" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="52" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="441">
+  <cellXfs count="407">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="11" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="17" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="4" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="14" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="4" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="13" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="14" fontId="17" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="32" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="26" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="22" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="17" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="17" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="15" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="14" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="24" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="4" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="4" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="4" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="17" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="4" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="14" fontId="17" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="0" fillId="9" borderId="22" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="10" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="24" fillId="10" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="11" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="30" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="11" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="30" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="30" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="30" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="4" fontId="21" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="4" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection hidden="1"/>
     </xf>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="22" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="13" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-    <xf numFmtId="4" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="34" fillId="11" borderId="0" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="13" xfId="3" applyNumberFormat="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="22" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="38" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="15" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="12" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="2" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="4" fontId="0" fillId="12" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="30" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="4" fontId="0" fillId="12" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="4" fontId="30" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="15" borderId="27" xfId="5"/>
     <xf numFmtId="4" fontId="43" fillId="15" borderId="27" xfId="5" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="11" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...8 lines deleted...]
-    <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="4" fontId="0" fillId="13" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="31" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="0" fillId="16" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="41" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="38" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="12" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="11" borderId="3" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="14" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="4" fontId="7" fillId="7" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="7" fillId="8" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="4" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="2" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="14" fontId="16" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="0" xfId="2" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="14" fontId="16" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="14" fontId="16" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="17" borderId="3" xfId="7" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="5" borderId="0" xfId="4" applyFill="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="0" fillId="18" borderId="0" xfId="0" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="18" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="8" fillId="18" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="28" fillId="18" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="0" fillId="18" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="18" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="18" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="18" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="14" fontId="0" fillId="18" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
-    <xf numFmtId="14" fontId="0" fillId="18" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="0" fillId="18" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="18" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="18" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="18" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="33" fillId="18" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="18" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="14" fontId="0" fillId="18" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="18" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" textRotation="90"/>
     </xf>
-    <xf numFmtId="4" fontId="0" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="0" fillId="0" borderId="22" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="8"/>
-    <xf numFmtId="0" fontId="9" fillId="11" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="11" borderId="0" xfId="8" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="11" borderId="0" xfId="8" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="11" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="11" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="11" borderId="0" xfId="8" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="8" applyFill="1" applyBorder="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="8" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="8" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="8" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="11" borderId="0" xfId="8" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="8" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="8" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="8" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="11" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="11" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="19" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="19" borderId="0" xfId="8" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="19" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="19" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="19" borderId="0" xfId="8" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="19" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="19" borderId="0" xfId="8" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="6" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="6" xfId="9" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" xfId="8" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="11" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" xfId="8" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" xfId="8" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="6" fontId="5" fillId="11" borderId="0" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="8" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="15" fontId="7" fillId="0" borderId="0" xfId="8" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="16" fillId="11" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="11" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="28" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" xfId="8" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="28" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="5" borderId="0" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="17" borderId="28" xfId="7" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="3" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="17" borderId="6" xfId="7" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="17" borderId="21" xfId="7" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="17" borderId="22" xfId="7" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="17" borderId="9" xfId="7" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="17" borderId="11" xfId="7" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="17" borderId="3" xfId="7" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="17" borderId="22" xfId="7" applyBorder="1"/>
     <xf numFmtId="4" fontId="7" fillId="8" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="47" fillId="17" borderId="20" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="17" borderId="28" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="17" borderId="11" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="21" borderId="4" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="21" borderId="3" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="21" borderId="10" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="21" borderId="22" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="22" borderId="4" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="22" borderId="3" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="22" borderId="10" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="22" borderId="22" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -3987,494 +4182,522 @@
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="8" applyFont="1"/>
     <xf numFmtId="0" fontId="52" fillId="24" borderId="0" xfId="13" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="24" borderId="0" xfId="13" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="52" fillId="24" borderId="0" xfId="13" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="8" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="8" applyFont="1"/>
     <xf numFmtId="166" fontId="13" fillId="20" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="7" fillId="7" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="7" fillId="8" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="5" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="5" fillId="6" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="7" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="34" fillId="11" borderId="0" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="16" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="16" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="14" fontId="16" fillId="16" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="16" fillId="16" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="16" fillId="16" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="21" borderId="3" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="4" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="4" fontId="54" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="44" fontId="13" fillId="14" borderId="0" xfId="6" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="17" borderId="18" xfId="7" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="17" borderId="12" xfId="7" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="17" borderId="4" xfId="7" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="17" borderId="10" xfId="7" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="21" borderId="0" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="25" borderId="22" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="56" fillId="17" borderId="6" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="centerContinuous"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="57" fillId="21" borderId="19" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="57" fillId="17" borderId="9" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="11" borderId="0" xfId="4" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="11" borderId="0" xfId="4" applyFill="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="16" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="4" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" xfId="8" applyFont="1" applyFill="1"/>
+    <xf numFmtId="4" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="4" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="54" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" xfId="8" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="47" fillId="17" borderId="21" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="17" borderId="3" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="17" borderId="3" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="17" borderId="22" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="22" borderId="3" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="22" borderId="3" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="22" borderId="3" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="22" borderId="22" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="26" borderId="4" xfId="7" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="26" borderId="0" xfId="7" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="26" borderId="4" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="26" borderId="3" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="26" borderId="10" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="26" borderId="22" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="18" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="14" fontId="7" fillId="0" borderId="6" xfId="8" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="6" xfId="8" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="44" fontId="7" fillId="0" borderId="6" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="42" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="2" fontId="17" fillId="23" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="42" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="42" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="34" fillId="5" borderId="0" xfId="4" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="6" fillId="5" borderId="0" xfId="2" applyNumberFormat="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="62" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="60" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="63" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="61" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="44" fontId="7" fillId="0" borderId="0" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="2" fontId="16" fillId="23" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="64" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="62" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="4" fontId="0" fillId="18" borderId="22" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="14" fontId="7" fillId="18" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="18" borderId="22" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="63" fillId="27" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="27" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="26" fillId="27" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="31" fillId="27" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="15" fillId="27" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="16" fillId="27" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="65" fillId="27" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="64" fillId="27" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="66" fillId="27" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="65" fillId="27" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="27" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="15" fillId="27" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="15" fontId="15" fillId="27" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="15" fontId="15" fillId="27" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="15" fontId="0" fillId="27" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="15" fillId="28" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="28" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="66" fillId="27" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="67" fillId="27" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="68" fillId="27" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="69" fillId="27" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="69" fillId="27" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="68" fillId="27" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="68" fillId="27" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="67" fillId="27" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="27" borderId="0" xfId="0" quotePrefix="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="4" fontId="7" fillId="18" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="7" fillId="18" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="18" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="7" fillId="18" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="16" fillId="18" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="16" fillId="18" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="7" fillId="18" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="16" fillId="18" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="7" fillId="18" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="16" fillId="18" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="7" fillId="18" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="7" fillId="18" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="7" fillId="18" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="7" fillId="18" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="16" fillId="18" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="18" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="17" fillId="18" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="18" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="17" fillId="18" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="18" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="17" fillId="18" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="17" fillId="18" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="7" fillId="29" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="7" fillId="13" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="7" fillId="13" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="15" fontId="7" fillId="27" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="69" fillId="27" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="70" fillId="27" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="67" fillId="27" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="66" fillId="27" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="58" fillId="21" borderId="6" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="21" borderId="6" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="centerContinuous"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="6" xfId="8" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="6" xfId="8" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="18" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="8" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="17" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="42" fillId="5" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="14" fontId="7" fillId="18" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="16" fillId="18" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="16" fillId="18" borderId="6" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="4" fontId="16" fillId="23" borderId="21" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="11" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="12" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="4" fontId="17" fillId="23" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="16" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="44" fontId="13" fillId="14" borderId="6" xfId="6" applyFont="1" applyFill="1" applyBorder="1"/>
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="35" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="31" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="41" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="41" fillId="11" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="11" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="11" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" xfId="8" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" xfId="8" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="11" borderId="0" xfId="8" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="15" borderId="27" xfId="5" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="44" fontId="7" fillId="0" borderId="18" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="44" fontId="7" fillId="0" borderId="20" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="59" fillId="26" borderId="18" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="58" fillId="26" borderId="19" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="12" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="26" borderId="8" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="55" fillId="25" borderId="21" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="4" fillId="21" borderId="12" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="21" borderId="8" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="21" borderId="9" xfId="7" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="12" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="8" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="9" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="58" fillId="25" borderId="6" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="71" fillId="25" borderId="3" xfId="7" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="14" fontId="55" fillId="25" borderId="12" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="55" fillId="25" borderId="4" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="55" fillId="25" borderId="10" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" textRotation="90"/>
     </xf>
     <xf numFmtId="14" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="18" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="18" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="18" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="18" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="72" fillId="30" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="15">
     <cellStyle name="40 % - Akzent1" xfId="7" builtinId="31"/>
     <cellStyle name="60 % - Akzent4" xfId="13" builtinId="44"/>
-    <cellStyle name="Hyperlink" xfId="4" builtinId="8"/>
     <cellStyle name="Komma" xfId="3" builtinId="3"/>
+    <cellStyle name="Link" xfId="4" builtinId="8"/>
     <cellStyle name="Spaltenebene_1" xfId="1" builtinId="2" iLevel="0"/>
     <cellStyle name="Spaltenebene_2" xfId="2" builtinId="2" iLevel="1"/>
     <cellStyle name="Standard" xfId="0" builtinId="0"/>
-    <cellStyle name="Standard 2" xfId="8"/>
-[...3 lines deleted...]
-    <cellStyle name="Standard 3 3 2" xfId="14"/>
+    <cellStyle name="Standard 2" xfId="8" xr:uid="{00000000-0005-0000-0000-000007000000}"/>
+    <cellStyle name="Standard 3" xfId="10" xr:uid="{00000000-0005-0000-0000-000008000000}"/>
+    <cellStyle name="Standard 3 2" xfId="11" xr:uid="{00000000-0005-0000-0000-000009000000}"/>
+    <cellStyle name="Standard 3 3" xfId="12" xr:uid="{00000000-0005-0000-0000-00000A000000}"/>
+    <cellStyle name="Standard 3 3 2" xfId="14" xr:uid="{00000000-0005-0000-0000-00000B000000}"/>
     <cellStyle name="Währung" xfId="6" builtinId="4"/>
-    <cellStyle name="Währung 2" xfId="9"/>
+    <cellStyle name="Währung 2" xfId="9" xr:uid="{00000000-0005-0000-0000-00000D000000}"/>
     <cellStyle name="Zelle überprüfen" xfId="5" builtinId="23"/>
   </cellStyles>
-  <dxfs count="2">
+  <dxfs count="5">
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <color indexed="10"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <color indexed="10"/>
+      </font>
+    </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <color indexed="10"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <color indexed="10"/>
       </font>
     </dxf>
   </dxfs>
   <tableStyles count="1" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16">
-    <tableStyle name="PivotTable-Format 1" table="0" count="0"/>
+    <tableStyle name="PivotTable-Format 1" table="0" count="0" xr9:uid="{00000000-0011-0000-FFFF-FFFF00000000}"/>
   </tableStyles>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
       <rgbColor rgb="00000080"/>
       <rgbColor rgb="00808000"/>
       <rgbColor rgb="00800080"/>
       <rgbColor rgb="00008080"/>
@@ -4500,755 +4723,257 @@
       <rgbColor rgb="0069FFFF"/>
       <rgbColor rgb="00CCFFCC"/>
       <rgbColor rgb="00FFFF99"/>
       <rgbColor rgb="00A6CAF0"/>
       <rgbColor rgb="00CC9CCC"/>
       <rgbColor rgb="00CC99FF"/>
       <rgbColor rgb="00E3E3E3"/>
       <rgbColor rgb="003366FF"/>
       <rgbColor rgb="0033CCCC"/>
       <rgbColor rgb="00339933"/>
       <rgbColor rgb="00999933"/>
       <rgbColor rgb="00996633"/>
       <rgbColor rgb="00996666"/>
       <rgbColor rgb="00666699"/>
       <rgbColor rgb="00969696"/>
       <rgbColor rgb="003333CC"/>
       <rgbColor rgb="00336666"/>
       <rgbColor rgb="00003300"/>
       <rgbColor rgb="00333300"/>
       <rgbColor rgb="00663300"/>
       <rgbColor rgb="00993366"/>
       <rgbColor rgb="00333399"/>
       <rgbColor rgb="00424242"/>
     </indexedColors>
     <mruColors>
+      <color rgb="FF90E8F4"/>
       <color rgb="FFFDDEBF"/>
-      <color rgb="FF90E8F4"/>
       <color rgb="FFFF99CC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp1.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Spin" dx="16" fmlaLink="$F$16" max="50" min="1" page="10"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Spin" dx="16" fmlaLink="$F$16" max="50" min="1" page="10" val="7"/>
 </file>
 
 <file path=xl/ctrlProps/ctrlProp2.xml><?xml version="1.0" encoding="utf-8"?>
-<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Spin" dx="16" fmlaLink="$F$16" max="50" min="1" page="10"/>
+<formControlPr xmlns="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" objectType="Spin" dx="16" fmlaLink="$F$16" max="50" min="1" page="10" val="7"/>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.PNG"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.PNG"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.PNG"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.PNG"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.PNG"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.PNG"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.PNG"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.PNG"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>345015</xdr:colOff>
-      <xdr:row>125</xdr:row>
+      <xdr:row>83</xdr:row>
       <xdr:rowOff>94545</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>831848</xdr:colOff>
-      <xdr:row>128</xdr:row>
+      <xdr:row>86</xdr:row>
       <xdr:rowOff>5997</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Grafik 2"/>
+        <xdr:cNvPr id="3" name="Grafik 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000003000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5405965" y="12883445"/>
           <a:ext cx="486833" cy="463902"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
-    <xdr:clientData/>
-[...523 lines deleted...]
-    </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>4</xdr:col>
           <xdr:colOff>476250</xdr:colOff>
           <xdr:row>14</xdr:row>
           <xdr:rowOff>28575</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
           <xdr:colOff>819150</xdr:colOff>
           <xdr:row>16</xdr:row>
           <xdr:rowOff>66675</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="23553" name="Spinner 1" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s23553"/>
                 </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-0000015C0000}"/>
+                </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
-          <xdr:spPr>
+          <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData fPrintsWithSheet="0"/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" Requires="a14">
       <xdr:twoCellAnchor>
         <xdr:from>
           <xdr:col>4</xdr:col>
           <xdr:colOff>400050</xdr:colOff>
           <xdr:row>14</xdr:row>
           <xdr:rowOff>47625</xdr:rowOff>
         </xdr:from>
         <xdr:to>
           <xdr:col>4</xdr:col>
           <xdr:colOff>742950</xdr:colOff>
           <xdr:row>16</xdr:row>
           <xdr:rowOff>85725</xdr:rowOff>
         </xdr:to>
         <xdr:sp macro="" textlink="">
           <xdr:nvSpPr>
             <xdr:cNvPr id="24577" name="Spinner 1" hidden="1">
               <a:extLst>
                 <a:ext uri="{63B3BB69-23CF-44E3-9099-C40C66FF867C}">
                   <a14:compatExt spid="_x0000_s24577"/>
                 </a:ext>
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0700-000001600000}"/>
+                </a:ext>
               </a:extLst>
             </xdr:cNvPr>
             <xdr:cNvSpPr/>
           </xdr:nvSpPr>
-          <xdr:spPr>
+          <xdr:spPr bwMode="auto">
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="0" cy="0"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
+            <a:noFill/>
+            <a:ln w="9525">
+              <a:miter lim="800000"/>
+              <a:headEnd/>
+              <a:tailEnd/>
+            </a:ln>
           </xdr:spPr>
         </xdr:sp>
         <xdr:clientData fPrintsWithSheet="0"/>
       </xdr:twoCellAnchor>
     </mc:Choice>
     <mc:Fallback/>
   </mc:AlternateContent>
 </xdr:wsDr>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Werner%20Luck/Vorlagen/Krankheit_Gesundheit/Krank2012.xlsm" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///D:\Werner%20Luck\Vorlagen\Krankheit_Gesundheit\Krank2012.xlsm" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/_rels/externalLink2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="/Werner%20Luck/Wetter/Wetterbeobachtung/MONTAB.XLS" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLinkPath" Target="file:///D:\Werner%20Luck\Wetter\Wetterbeobachtung\MONTAB.XLS" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/externalLinks/externalLink1.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Info"/>
       <sheetName val="E"/>
       <sheetName val="A"/>
       <sheetName val="Vermerke"/>
       <sheetName val="Grundtabelle"/>
       <sheetName val="Eigenanteil "/>
       <sheetName val="Fahrten"/>
       <sheetName val="Krankheitskosten"/>
       <sheetName val="Rechnungen"/>
       <sheetName val="Contiabrechnung"/>
       <sheetName val="Beihilfeabrechnung"/>
       <sheetName val="Brief Conti"/>
       <sheetName val="Brief Conti (2)"/>
       <sheetName val="Brief Conti (3)"/>
       <sheetName val="Brief Conti (4)"/>
       <sheetName val="Tagegeld Beate"/>
       <sheetName val="Unfallanzeige"/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2">
         <row r="1">
@@ -5270,51 +4995,51 @@
           <cell r="L4" t="str">
             <v>Susanne</v>
           </cell>
         </row>
       </sheetData>
       <sheetData sheetId="3"/>
       <sheetData sheetId="4"/>
       <sheetData sheetId="5"/>
       <sheetData sheetId="6"/>
       <sheetData sheetId="7"/>
       <sheetData sheetId="8"/>
       <sheetData sheetId="9"/>
       <sheetData sheetId="10"/>
       <sheetData sheetId="11"/>
       <sheetData sheetId="12"/>
       <sheetData sheetId="13"/>
       <sheetData sheetId="14"/>
       <sheetData sheetId="15"/>
       <sheetData sheetId="16"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/externalLinks/externalLink2.xml><?xml version="1.0" encoding="utf-8"?>
-<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" mc:Ignorable="x14">
+<externalLink xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xxl21="http://schemas.microsoft.com/office/spreadsheetml/2021/extlinks2021" mc:Ignorable="x14 xxl21">
   <externalBook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1">
     <sheetNames>
       <sheetName val="Monatstabelle"/>
       <sheetName val="Beobachteranweisungen"/>
       <sheetName val="Modul8"/>
       <sheetName val="Makros"/>
       <sheetName val="Modul3"/>
       <sheetName val="Modul1"/>
       <sheetName val="Modul2"/>
       <sheetName val="Modul4"/>
       <sheetName val="Modul5"/>
       <sheetName val="Modul6"/>
       <sheetName val="Modul7"/>
       <sheetName val="Modul9"/>
       <sheetName val="Modul11"/>
       <sheetName val="Weather"/>
       <sheetName val="MONTAB"/>
     </sheetNames>
     <definedNames>
       <definedName name="Werte_löschen"/>
     </definedNames>
     <sheetDataSet>
       <sheetData sheetId="0"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2" refreshError="1"/>
@@ -5696,9467 +5421,9281 @@
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing4.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing5.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/ctrlProp" Target="../ctrlProps/ctrlProp2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing6.vml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings15.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings14.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Tabelle19"/>
-  <dimension ref="A1:AB33"/>
+  <dimension ref="A1:AB35"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="M7" sqref="M7"/>
+      <selection activeCell="L8" sqref="L8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4" customWidth="1"/>
     <col min="2" max="2" width="4.42578125" customWidth="1"/>
     <col min="3" max="3" width="4.140625" customWidth="1"/>
     <col min="4" max="4" width="4.42578125" customWidth="1"/>
     <col min="5" max="5" width="4.28515625" customWidth="1"/>
     <col min="6" max="6" width="3.28515625" customWidth="1"/>
     <col min="7" max="7" width="4.28515625" customWidth="1"/>
     <col min="8" max="8" width="3.5703125" customWidth="1"/>
     <col min="9" max="9" width="4" customWidth="1"/>
     <col min="10" max="10" width="3" customWidth="1"/>
     <col min="11" max="11" width="4.42578125" customWidth="1"/>
     <col min="12" max="12" width="14.42578125" customWidth="1"/>
     <col min="13" max="13" width="13.42578125" customWidth="1"/>
     <col min="14" max="14" width="10.7109375" customWidth="1"/>
     <col min="15" max="15" width="11.7109375" customWidth="1"/>
     <col min="17" max="17" width="20.140625" customWidth="1"/>
     <col min="18" max="18" width="5.28515625" customWidth="1"/>
     <col min="19" max="19" width="13.42578125" customWidth="1"/>
     <col min="20" max="20" width="5.42578125" customWidth="1"/>
     <col min="21" max="21" width="13.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="25.5" x14ac:dyDescent="0.35">
-      <c r="A1" s="410" t="s">
+      <c r="A1" s="372" t="s">
         <v>85</v>
       </c>
-      <c r="B1" s="410"/>
-[...20 lines deleted...]
-      <c r="U1" s="114"/>
+      <c r="B1" s="372"/>
+      <c r="C1" s="372"/>
+      <c r="D1" s="372"/>
+      <c r="E1" s="372"/>
+      <c r="F1" s="372"/>
+      <c r="G1" s="372"/>
+      <c r="H1" s="372"/>
+      <c r="I1" s="372"/>
+      <c r="J1" s="372"/>
+      <c r="K1" s="372"/>
+      <c r="L1" s="372"/>
+      <c r="M1" s="372"/>
+      <c r="N1" s="372"/>
+      <c r="O1" s="372"/>
+      <c r="P1" s="372"/>
+      <c r="Q1" s="372"/>
+      <c r="R1" s="372"/>
+      <c r="S1" s="101" t="s">
+        <v>156</v>
+      </c>
+      <c r="T1" s="102"/>
+      <c r="U1" s="102"/>
     </row>
     <row r="2" spans="1:28" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A2" s="93" t="s">
+      <c r="A2" s="83" t="s">
         <v>168</v>
       </c>
-      <c r="B2" s="69"/>
-[...18 lines deleted...]
-      <c r="U2" s="114"/>
+      <c r="B2" s="61"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
+      <c r="G2" s="61"/>
+      <c r="H2" s="61"/>
+      <c r="I2" s="61"/>
+      <c r="J2" s="61"/>
+      <c r="K2" s="61"/>
+      <c r="L2" s="61"/>
+      <c r="M2" s="61"/>
+      <c r="N2" s="61"/>
+      <c r="O2" s="61"/>
+      <c r="P2" s="61"/>
+      <c r="Q2" s="61"/>
+      <c r="R2" s="61"/>
+      <c r="S2" s="102"/>
+      <c r="T2" s="102"/>
+      <c r="U2" s="102"/>
     </row>
     <row r="3" spans="1:28" ht="15" x14ac:dyDescent="0.2">
-      <c r="A3" s="93" t="s">
+      <c r="A3" s="83" t="s">
         <v>167</v>
       </c>
-      <c r="B3" s="69"/>
-[...23 lines deleted...]
-      <c r="A4" s="411" t="s">
+      <c r="B3" s="61"/>
+      <c r="C3" s="61"/>
+      <c r="D3" s="61"/>
+      <c r="E3" s="61"/>
+      <c r="F3" s="61"/>
+      <c r="G3" s="61"/>
+      <c r="H3" s="61"/>
+      <c r="I3" s="61"/>
+      <c r="J3" s="61"/>
+      <c r="K3" s="61"/>
+      <c r="L3" s="61"/>
+      <c r="M3" s="61"/>
+      <c r="N3" s="61"/>
+      <c r="O3" s="61"/>
+      <c r="P3" s="61"/>
+      <c r="Q3" s="61"/>
+      <c r="R3" s="61"/>
+      <c r="S3" s="103" t="s">
+        <v>152</v>
+      </c>
+      <c r="T3" s="102"/>
+      <c r="U3" s="102"/>
+    </row>
+    <row r="4" spans="1:28" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="61"/>
+      <c r="B4" s="61"/>
+      <c r="C4" s="61"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61"/>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
+      <c r="N4" s="61"/>
+      <c r="O4" s="61"/>
+      <c r="P4" s="61"/>
+      <c r="Q4" s="61"/>
+      <c r="R4" s="61"/>
+      <c r="S4" s="102"/>
+      <c r="T4" s="102"/>
+      <c r="U4" s="102"/>
+    </row>
+    <row r="5" spans="1:28" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="373" t="s">
         <v>86</v>
       </c>
-      <c r="B4" s="411"/>
-[...21 lines deleted...]
-      <c r="A5" s="410" t="s">
+      <c r="B5" s="373"/>
+      <c r="C5" s="373"/>
+      <c r="D5" s="373"/>
+      <c r="E5" s="373"/>
+      <c r="F5" s="373"/>
+      <c r="G5" s="373"/>
+      <c r="H5" s="373"/>
+      <c r="I5" s="373"/>
+      <c r="J5" s="373"/>
+      <c r="K5" s="373"/>
+      <c r="L5" s="373"/>
+      <c r="M5" s="373"/>
+      <c r="N5" s="373"/>
+      <c r="O5" s="373"/>
+      <c r="P5" s="373"/>
+      <c r="Q5" s="373"/>
+      <c r="R5" s="373"/>
+      <c r="S5" s="102"/>
+      <c r="T5" s="102"/>
+      <c r="U5" s="102"/>
+    </row>
+    <row r="6" spans="1:28" ht="25.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="372" t="s">
         <v>82</v>
       </c>
-      <c r="B5" s="410"/>
-[...16 lines deleted...]
-      <c r="S5" s="249" t="s">
+      <c r="B6" s="372"/>
+      <c r="C6" s="372"/>
+      <c r="D6" s="372"/>
+      <c r="E6" s="372"/>
+      <c r="F6" s="372"/>
+      <c r="G6" s="372"/>
+      <c r="H6" s="372"/>
+      <c r="I6" s="372"/>
+      <c r="J6" s="372"/>
+      <c r="K6" s="372"/>
+      <c r="L6" s="372"/>
+      <c r="M6" s="372"/>
+      <c r="N6" s="372"/>
+      <c r="O6" s="372"/>
+      <c r="P6" s="372"/>
+      <c r="Q6" s="372"/>
+      <c r="R6" s="372"/>
+      <c r="S6" s="223" t="s">
         <v>17</v>
       </c>
-      <c r="T5" s="249"/>
-[...11 lines deleted...]
-      <c r="G6" s="102" t="s">
+      <c r="T6" s="223"/>
+      <c r="U6" s="223" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28" ht="3.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="97"/>
+      <c r="B7" s="97"/>
+      <c r="C7" s="97"/>
+      <c r="D7" s="97"/>
+      <c r="E7" s="97"/>
+      <c r="F7" s="97"/>
+      <c r="G7" s="97"/>
+      <c r="H7" s="97"/>
+      <c r="I7" s="97"/>
+      <c r="J7" s="97"/>
+      <c r="K7" s="97"/>
+      <c r="L7" s="97"/>
+      <c r="M7" s="97"/>
+      <c r="N7" s="97"/>
+      <c r="O7" s="61"/>
+      <c r="P7" s="61"/>
+      <c r="Q7" s="61"/>
+      <c r="R7" s="61"/>
+      <c r="S7" s="102"/>
+      <c r="T7" s="102"/>
+      <c r="U7" s="102"/>
+    </row>
+    <row r="8" spans="1:28" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="83" t="s">
+        <v>119</v>
+      </c>
+      <c r="B8" s="74"/>
+      <c r="C8" s="62"/>
+      <c r="D8" s="74"/>
+      <c r="E8" s="74"/>
+      <c r="F8" s="222"/>
+      <c r="G8" s="91" t="s">
         <v>145</v>
       </c>
-      <c r="H6" s="70"/>
-[...12 lines deleted...]
-      <c r="P6" s="400">
+      <c r="H8" s="62"/>
+      <c r="I8" s="61"/>
+      <c r="J8" s="62"/>
+      <c r="K8" s="61"/>
+      <c r="L8" s="107" t="s">
+        <v>405</v>
+      </c>
+      <c r="M8" s="62" t="s">
+        <v>147</v>
+      </c>
+      <c r="N8" s="61"/>
+      <c r="O8" s="61"/>
+      <c r="P8" s="235">
         <f>Krankheitskosten!C2</f>
         <v>0</v>
       </c>
-      <c r="Q6" s="69"/>
-[...1 lines deleted...]
-      <c r="S6" s="250">
+      <c r="Q8" s="61"/>
+      <c r="R8" s="61"/>
+      <c r="S8" s="224">
         <f ca="1">TODAY()</f>
-        <v>43569</v>
-[...71 lines deleted...]
-      <c r="Y8" s="98"/>
+        <v>46239</v>
+      </c>
+      <c r="T8" s="225"/>
+      <c r="U8" s="223">
+        <f ca="1">MONTH(S8)</f>
+        <v>8</v>
+      </c>
+      <c r="W8" s="115"/>
+      <c r="Y8" s="8"/>
       <c r="Z8" s="8"/>
+      <c r="AA8" s="8"/>
       <c r="AB8" s="8"/>
     </row>
-    <row r="9" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="93" t="s">
+    <row r="9" spans="1:28" ht="3" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="63"/>
+      <c r="B9" s="63"/>
+      <c r="C9" s="63"/>
+      <c r="D9" s="63"/>
+      <c r="E9" s="63"/>
+      <c r="F9" s="63"/>
+      <c r="G9" s="63"/>
+      <c r="H9" s="63"/>
+      <c r="I9" s="63"/>
+      <c r="J9" s="63"/>
+      <c r="K9" s="63"/>
+      <c r="L9" s="63"/>
+      <c r="M9" s="63"/>
+      <c r="N9" s="63"/>
+      <c r="O9" s="61"/>
+      <c r="P9" s="61"/>
+      <c r="Q9" s="61"/>
+      <c r="R9" s="61"/>
+      <c r="S9" s="102"/>
+      <c r="T9" s="102"/>
+      <c r="U9" s="102"/>
+      <c r="W9" s="115"/>
+      <c r="Y9" s="66"/>
+      <c r="Z9" s="8"/>
+      <c r="AA9" s="8"/>
+      <c r="AB9" s="8"/>
+    </row>
+    <row r="10" spans="1:28" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A10" s="83" t="s">
         <v>92</v>
       </c>
-      <c r="B9" s="69"/>
-[...4 lines deleted...]
-      <c r="G9" s="93" t="s">
+      <c r="B10" s="61"/>
+      <c r="C10" s="61"/>
+      <c r="D10" s="61"/>
+      <c r="E10" s="61"/>
+      <c r="F10" s="61"/>
+      <c r="G10" s="83" t="s">
         <v>133</v>
       </c>
-      <c r="H9" s="69"/>
-[...7 lines deleted...]
-      <c r="P9" s="93" t="s">
+      <c r="H10" s="61"/>
+      <c r="I10" s="61"/>
+      <c r="J10" s="61"/>
+      <c r="K10" s="61"/>
+      <c r="L10" s="61"/>
+      <c r="M10" s="61" t="s">
+        <v>212</v>
+      </c>
+      <c r="N10" s="61"/>
+      <c r="O10" s="61"/>
+      <c r="P10" s="83" t="s">
         <v>129</v>
       </c>
-      <c r="Q9" s="69"/>
-[...44 lines deleted...]
-      <c r="Y10" s="13"/>
+      <c r="Q10" s="61"/>
+      <c r="R10" s="61"/>
+      <c r="S10" s="102"/>
+      <c r="T10" s="102"/>
+      <c r="U10" s="102"/>
+      <c r="W10" s="115"/>
+      <c r="X10" s="12"/>
+      <c r="Y10" s="87"/>
       <c r="Z10" s="8"/>
       <c r="AB10" s="8"/>
     </row>
-    <row r="11" spans="1:28" x14ac:dyDescent="0.2">
-[...31 lines deleted...]
-      <c r="Y11" s="13"/>
+    <row r="11" spans="1:28" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="61"/>
+      <c r="B11" s="61"/>
+      <c r="C11" s="61"/>
+      <c r="D11" s="61"/>
+      <c r="E11" s="61"/>
+      <c r="F11" s="61"/>
+      <c r="G11" s="61"/>
+      <c r="H11" s="61"/>
+      <c r="I11" s="61"/>
+      <c r="J11" s="61"/>
+      <c r="K11" s="61"/>
+      <c r="L11" s="61"/>
+      <c r="M11" s="234">
+        <f>Krankheitskosten!Q101</f>
+        <v>210</v>
+      </c>
+      <c r="N11" s="61"/>
+      <c r="O11" s="61"/>
+      <c r="P11" s="85" t="s">
+        <v>131</v>
+      </c>
+      <c r="Q11" s="61"/>
+      <c r="R11" s="61"/>
+      <c r="S11" s="104" t="s">
+        <v>151</v>
+      </c>
+      <c r="T11" s="102"/>
+      <c r="U11" s="102"/>
+      <c r="W11" s="115"/>
+      <c r="X11" s="11"/>
+      <c r="Y11" s="11"/>
       <c r="Z11" s="8"/>
       <c r="AB11" s="8"/>
     </row>
     <row r="12" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A12" s="325" t="s">
-[...26 lines deleted...]
-      <c r="Y12" s="13"/>
+      <c r="A12" s="285" t="s">
+        <v>166</v>
+      </c>
+      <c r="B12" s="285"/>
+      <c r="C12" s="61"/>
+      <c r="D12" s="61"/>
+      <c r="E12" s="61"/>
+      <c r="F12" s="61"/>
+      <c r="G12" s="61" t="s">
+        <v>93</v>
+      </c>
+      <c r="H12" s="61"/>
+      <c r="I12" s="61"/>
+      <c r="J12" s="61"/>
+      <c r="K12" s="61"/>
+      <c r="L12" s="61"/>
+      <c r="M12" s="61"/>
+      <c r="N12" s="61"/>
+      <c r="O12" s="61"/>
+      <c r="P12" s="85" t="s">
+        <v>132</v>
+      </c>
+      <c r="Q12" s="61"/>
+      <c r="R12" s="61"/>
+      <c r="S12" s="104" t="s">
+        <v>154</v>
+      </c>
+      <c r="T12" s="102"/>
+      <c r="U12" s="102"/>
+      <c r="W12" s="115"/>
+      <c r="X12" s="11"/>
+      <c r="Y12" s="11"/>
+      <c r="Z12" s="8"/>
+      <c r="AB12" s="8"/>
     </row>
     <row r="13" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A13" s="325" t="s">
-[...26 lines deleted...]
-      <c r="Y13" s="13"/>
+      <c r="A13" s="285" t="s">
+        <v>28</v>
+      </c>
+      <c r="B13" s="285"/>
+      <c r="C13" s="61"/>
+      <c r="D13" s="61"/>
+      <c r="E13" s="61"/>
+      <c r="F13" s="61"/>
+      <c r="G13" s="61" t="s">
+        <v>94</v>
+      </c>
+      <c r="H13" s="61"/>
+      <c r="I13" s="61"/>
+      <c r="J13" s="61"/>
+      <c r="K13" s="61"/>
+      <c r="L13" s="61"/>
+      <c r="M13" s="61"/>
+      <c r="N13" s="61"/>
+      <c r="O13" s="61"/>
+      <c r="P13" s="61"/>
+      <c r="Q13" s="61"/>
+      <c r="R13" s="61"/>
+      <c r="S13" s="104" t="s">
+        <v>153</v>
+      </c>
+      <c r="T13" s="102"/>
+      <c r="U13" s="102"/>
+      <c r="W13" s="115"/>
+      <c r="X13" s="11"/>
+      <c r="Y13" s="11"/>
       <c r="Z13" s="8"/>
       <c r="AB13" s="8"/>
     </row>
-    <row r="14" spans="1:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="325" t="s">
+    <row r="14" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A14" s="285" t="s">
+        <v>19</v>
+      </c>
+      <c r="B14" s="285"/>
+      <c r="C14" s="61"/>
+      <c r="D14" s="61"/>
+      <c r="E14" s="61"/>
+      <c r="F14" s="61"/>
+      <c r="G14" s="99" t="s">
+        <v>250</v>
+      </c>
+      <c r="H14" s="61"/>
+      <c r="I14" s="61"/>
+      <c r="J14" s="61"/>
+      <c r="K14" s="61"/>
+      <c r="L14" s="61"/>
+      <c r="M14" s="61"/>
+      <c r="N14" s="61"/>
+      <c r="O14" s="61"/>
+      <c r="P14" s="61"/>
+      <c r="Q14" s="61"/>
+      <c r="R14" s="61"/>
+      <c r="S14" s="102"/>
+      <c r="T14" s="102"/>
+      <c r="U14" s="102"/>
+      <c r="W14" s="115"/>
+      <c r="X14" s="11"/>
+      <c r="Y14" s="11"/>
+    </row>
+    <row r="15" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A15" s="285" t="s">
+        <v>207</v>
+      </c>
+      <c r="B15" s="285"/>
+      <c r="C15" s="61"/>
+      <c r="D15" s="61"/>
+      <c r="E15" s="61"/>
+      <c r="F15" s="61"/>
+      <c r="G15" s="99" t="s">
+        <v>279</v>
+      </c>
+      <c r="H15" s="61"/>
+      <c r="I15" s="61"/>
+      <c r="J15" s="61"/>
+      <c r="K15" s="61"/>
+      <c r="L15" s="61"/>
+      <c r="M15" s="61"/>
+      <c r="N15" s="61"/>
+      <c r="O15" s="61"/>
+      <c r="P15" s="61"/>
+      <c r="Q15" s="61"/>
+      <c r="R15" s="61"/>
+      <c r="S15" s="102"/>
+      <c r="T15" s="102"/>
+      <c r="U15" s="102"/>
+      <c r="W15" s="115"/>
+      <c r="X15" s="11"/>
+      <c r="Y15" s="11"/>
+      <c r="Z15" s="8"/>
+      <c r="AB15" s="8"/>
+    </row>
+    <row r="16" spans="1:28" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="285" t="s">
         <v>120</v>
       </c>
-      <c r="B14" s="325"/>
-[...4 lines deleted...]
-      <c r="G14" s="69" t="s">
+      <c r="B16" s="285"/>
+      <c r="C16" s="61"/>
+      <c r="D16" s="61"/>
+      <c r="E16" s="61"/>
+      <c r="F16" s="61"/>
+      <c r="G16" s="61" t="s">
         <v>134</v>
       </c>
-      <c r="H14" s="69"/>
-[...7 lines deleted...]
-      <c r="P14" s="402">
+      <c r="H16" s="61"/>
+      <c r="I16" s="61"/>
+      <c r="J16" s="61"/>
+      <c r="K16" s="61"/>
+      <c r="L16" s="61"/>
+      <c r="M16" s="61"/>
+      <c r="N16" s="61"/>
+      <c r="O16" s="61"/>
+      <c r="P16">
         <f>'Fahrten '!D43</f>
-        <v>0</v>
-[...77 lines deleted...]
-      <c r="W16" s="128"/>
+        <v>221</v>
+      </c>
+      <c r="Q16" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="R16" s="2"/>
+      <c r="S16" s="102"/>
+      <c r="T16" s="102"/>
+      <c r="U16" s="102"/>
+      <c r="W16" s="115"/>
       <c r="Y16" s="8"/>
       <c r="Z16" s="8"/>
       <c r="AA16" s="8"/>
       <c r="AB16" s="8"/>
     </row>
     <row r="17" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A17" s="325" t="s">
-[...21 lines deleted...]
-        <f>Krankheitskosten!O99</f>
+      <c r="A17" s="285" t="s">
+        <v>95</v>
+      </c>
+      <c r="B17" s="285"/>
+      <c r="C17" s="61"/>
+      <c r="D17" s="61"/>
+      <c r="E17" s="61"/>
+      <c r="F17" s="61"/>
+      <c r="G17" s="99" t="s">
+        <v>170</v>
+      </c>
+      <c r="H17" s="61"/>
+      <c r="I17" s="61"/>
+      <c r="J17" s="61"/>
+      <c r="K17" s="61"/>
+      <c r="L17" s="61"/>
+      <c r="M17" s="61"/>
+      <c r="N17" s="61"/>
+      <c r="O17" s="61"/>
+      <c r="P17" s="34">
+        <f>Krankheitskosten!E99</f>
         <v>0</v>
       </c>
       <c r="Q17" s="2" t="s">
         <v>130</v>
       </c>
       <c r="R17" s="2"/>
-      <c r="S17" s="119"/>
-[...6 lines deleted...]
-      <c r="X17" s="8"/>
+      <c r="S17" s="102"/>
+      <c r="T17" s="102"/>
+      <c r="U17" s="102"/>
+      <c r="W17" s="115"/>
       <c r="Y17" s="8"/>
       <c r="Z17" s="8"/>
       <c r="AA17" s="8"/>
       <c r="AB17" s="8"/>
     </row>
-    <row r="18" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A18" s="325" t="s">
+    <row r="18" spans="1:28" ht="13.5" x14ac:dyDescent="0.25">
+      <c r="A18" s="61"/>
+      <c r="B18" s="61"/>
+      <c r="C18" s="61"/>
+      <c r="D18" s="61"/>
+      <c r="E18" s="61"/>
+      <c r="F18" s="61"/>
+      <c r="G18" s="61"/>
+      <c r="H18" s="61"/>
+      <c r="I18" s="61"/>
+      <c r="J18" s="61"/>
+      <c r="K18" s="61"/>
+      <c r="L18" s="61"/>
+      <c r="M18" s="61"/>
+      <c r="N18" s="61"/>
+      <c r="O18" s="61"/>
+      <c r="P18" s="61"/>
+      <c r="Q18" s="61"/>
+      <c r="R18" s="61"/>
+      <c r="S18" s="105" t="s">
+        <v>154</v>
+      </c>
+      <c r="T18" s="102"/>
+      <c r="U18" s="106" t="s">
+        <v>155</v>
+      </c>
+      <c r="W18" s="115"/>
+      <c r="Y18" s="8"/>
+      <c r="Z18" s="8"/>
+      <c r="AA18" s="8"/>
+      <c r="AB18" s="8"/>
+    </row>
+    <row r="19" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A19" s="285" t="s">
+        <v>231</v>
+      </c>
+      <c r="B19" s="61"/>
+      <c r="C19" s="61"/>
+      <c r="D19" s="61"/>
+      <c r="E19" s="61"/>
+      <c r="F19" s="61"/>
+      <c r="G19" s="61" t="s">
+        <v>110</v>
+      </c>
+      <c r="H19" s="61"/>
+      <c r="I19" s="61"/>
+      <c r="J19" s="61"/>
+      <c r="K19" s="61"/>
+      <c r="L19" s="61"/>
+      <c r="M19" s="108"/>
+      <c r="N19" s="99" t="s">
+        <v>249</v>
+      </c>
+      <c r="O19" s="61"/>
+      <c r="P19" s="34">
+        <f>Krankheitskosten!P99</f>
+        <v>0</v>
+      </c>
+      <c r="Q19" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="R19" s="2"/>
+      <c r="S19" s="34"/>
+      <c r="T19" s="102"/>
+      <c r="U19" s="34">
+        <f>P19-S19</f>
+        <v>0</v>
+      </c>
+      <c r="W19" s="115"/>
+      <c r="X19" s="8"/>
+      <c r="Y19" s="8"/>
+      <c r="Z19" s="8"/>
+      <c r="AA19" s="8"/>
+      <c r="AB19" s="8"/>
+    </row>
+    <row r="20" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A20" s="285" t="s">
         <v>169</v>
       </c>
-      <c r="B18" s="325"/>
-[...4 lines deleted...]
-      <c r="G18" s="69" t="s">
+      <c r="B20" s="285"/>
+      <c r="C20" s="61"/>
+      <c r="D20" s="61"/>
+      <c r="E20" s="61"/>
+      <c r="F20" s="61"/>
+      <c r="G20" s="61" t="s">
         <v>114</v>
       </c>
-      <c r="H18" s="69"/>
-[...76 lines deleted...]
-        <v>0</v>
+      <c r="H20" s="61"/>
+      <c r="I20" s="61"/>
+      <c r="J20" s="61"/>
+      <c r="K20" s="61"/>
+      <c r="L20" s="61"/>
+      <c r="M20" s="108"/>
+      <c r="N20" s="99" t="s">
+        <v>150</v>
+      </c>
+      <c r="O20" s="61"/>
+      <c r="P20" s="34">
+        <f>Krankheitskosten!K99</f>
+        <v>-210</v>
       </c>
       <c r="Q20" s="2" t="s">
         <v>130</v>
       </c>
       <c r="R20" s="2"/>
-      <c r="S20" s="119"/>
-[...9 lines deleted...]
-      <c r="AA20" s="13"/>
+      <c r="S20" s="102"/>
+      <c r="T20" s="102"/>
+      <c r="U20" s="102"/>
+      <c r="W20" s="115"/>
+      <c r="X20" s="12"/>
+      <c r="Y20" s="12"/>
+      <c r="Z20" s="12"/>
+      <c r="AA20" s="12"/>
       <c r="AB20" s="13"/>
     </row>
-    <row r="21" spans="1:28" ht="4.5" customHeight="1" x14ac:dyDescent="0.2">
-[...26 lines deleted...]
-      <c r="AB21" s="13"/>
+    <row r="21" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A21" s="61"/>
+      <c r="B21" s="61"/>
+      <c r="C21" s="61"/>
+      <c r="D21" s="61"/>
+      <c r="E21" s="61"/>
+      <c r="F21" s="61"/>
+      <c r="G21" s="84"/>
+      <c r="H21" s="61"/>
+      <c r="I21" s="61"/>
+      <c r="J21" s="61"/>
+      <c r="K21" s="61"/>
+      <c r="L21" s="61"/>
+      <c r="M21" s="108"/>
+      <c r="N21" s="61"/>
+      <c r="O21" s="61"/>
+      <c r="P21" s="61"/>
+      <c r="Q21" s="61"/>
+      <c r="R21" s="61"/>
+      <c r="S21" s="102"/>
+      <c r="T21" s="102"/>
+      <c r="U21" s="102"/>
+      <c r="W21" s="115"/>
+      <c r="X21" s="14"/>
+      <c r="Y21" s="14"/>
+      <c r="Z21" s="14"/>
+      <c r="AA21" s="14"/>
+      <c r="AB21" s="23"/>
     </row>
     <row r="22" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A22" s="325" t="s">
-[...22 lines deleted...]
-        <v>0</v>
+      <c r="A22" s="61"/>
+      <c r="B22" s="61"/>
+      <c r="C22" s="61"/>
+      <c r="D22" s="61"/>
+      <c r="E22" s="61"/>
+      <c r="F22" s="61"/>
+      <c r="G22" s="61"/>
+      <c r="H22" s="61"/>
+      <c r="I22" s="61"/>
+      <c r="J22" s="61"/>
+      <c r="K22" s="61"/>
+      <c r="L22" s="61"/>
+      <c r="M22" s="108"/>
+      <c r="N22" s="90" t="s">
+        <v>144</v>
+      </c>
+      <c r="O22" s="61"/>
+      <c r="P22" s="92">
+        <f>SUM(P19:P20)</f>
+        <v>-210</v>
       </c>
       <c r="Q22" s="2" t="s">
         <v>130</v>
       </c>
       <c r="R22" s="2"/>
-      <c r="S22" s="114"/>
-[...36 lines deleted...]
-      <c r="AB23" s="17"/>
+      <c r="S22" s="34"/>
+      <c r="T22" s="102"/>
+      <c r="U22" s="34">
+        <f>SUM(U19:U20)</f>
+        <v>0</v>
+      </c>
+      <c r="W22" s="115"/>
+      <c r="X22" s="11"/>
+      <c r="Y22" s="11"/>
+      <c r="Z22" s="11"/>
+      <c r="AA22" s="11"/>
+      <c r="AB22" s="11"/>
+    </row>
+    <row r="23" spans="1:28" ht="4.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="61"/>
+      <c r="B23" s="61"/>
+      <c r="C23" s="61"/>
+      <c r="D23" s="61"/>
+      <c r="E23" s="61"/>
+      <c r="F23" s="61"/>
+      <c r="G23" s="61"/>
+      <c r="H23" s="61"/>
+      <c r="I23" s="61"/>
+      <c r="J23" s="61"/>
+      <c r="K23" s="61"/>
+      <c r="L23" s="61"/>
+      <c r="M23" s="108"/>
+      <c r="N23" s="61"/>
+      <c r="O23" s="61"/>
+      <c r="P23" s="3"/>
+      <c r="Q23" s="3"/>
+      <c r="R23" s="3"/>
+      <c r="S23" s="102"/>
+      <c r="T23" s="102"/>
+      <c r="U23" s="102"/>
+      <c r="W23" s="115"/>
+      <c r="X23" s="11"/>
+      <c r="Y23" s="11"/>
+      <c r="Z23" s="11"/>
+      <c r="AA23" s="11"/>
+      <c r="AB23" s="11"/>
     </row>
     <row r="24" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A24" s="69"/>
-[...25 lines deleted...]
-      <c r="AB24" s="13"/>
+      <c r="A24" s="285" t="s">
+        <v>172</v>
+      </c>
+      <c r="B24" s="285"/>
+      <c r="C24" s="61"/>
+      <c r="D24" s="61"/>
+      <c r="E24" s="61"/>
+      <c r="F24" s="61"/>
+      <c r="G24" s="99" t="s">
+        <v>173</v>
+      </c>
+      <c r="H24" s="61"/>
+      <c r="I24" s="61"/>
+      <c r="J24" s="61"/>
+      <c r="K24" s="61"/>
+      <c r="L24" s="61"/>
+      <c r="M24" s="108"/>
+      <c r="N24" s="90" t="s">
+        <v>146</v>
+      </c>
+      <c r="O24" s="61"/>
+      <c r="P24" s="100">
+        <f>P17-P22</f>
+        <v>210</v>
+      </c>
+      <c r="Q24" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="R24" s="2"/>
+      <c r="S24" s="102"/>
+      <c r="T24" s="102"/>
+      <c r="U24" s="102"/>
+      <c r="W24" s="115"/>
+      <c r="X24" s="11"/>
+      <c r="Y24" s="11"/>
+      <c r="Z24" s="11"/>
+      <c r="AA24" s="11"/>
+      <c r="AB24" s="15"/>
     </row>
     <row r="25" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A25" s="69"/>
-[...25 lines deleted...]
-      <c r="AB25" s="13"/>
+      <c r="A25" s="61"/>
+      <c r="B25" s="61"/>
+      <c r="C25" s="61"/>
+      <c r="D25" s="61"/>
+      <c r="E25" s="61"/>
+      <c r="F25" s="61"/>
+      <c r="G25" s="61"/>
+      <c r="H25" s="61"/>
+      <c r="I25" s="61"/>
+      <c r="J25" s="61"/>
+      <c r="K25" s="61"/>
+      <c r="L25" s="61"/>
+      <c r="M25" s="61"/>
+      <c r="N25" s="61"/>
+      <c r="O25" s="61"/>
+      <c r="P25" s="61"/>
+      <c r="Q25" s="61"/>
+      <c r="R25" s="61"/>
+      <c r="S25" s="61"/>
+      <c r="T25" s="61"/>
+      <c r="U25" s="61"/>
+      <c r="W25" s="115"/>
+      <c r="X25" s="11"/>
+      <c r="Y25" s="11"/>
+      <c r="Z25" s="11"/>
+      <c r="AA25" s="11"/>
+      <c r="AB25" s="15"/>
     </row>
     <row r="26" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A26" s="69"/>
-[...59 lines deleted...]
-      <c r="A28" s="2" t="s">
+      <c r="A26" s="61"/>
+      <c r="B26" s="61"/>
+      <c r="C26" s="61"/>
+      <c r="D26" s="61"/>
+      <c r="E26" s="61"/>
+      <c r="F26" s="61"/>
+      <c r="G26" s="61"/>
+      <c r="H26" s="61"/>
+      <c r="I26" s="61"/>
+      <c r="J26" s="61"/>
+      <c r="K26" s="61"/>
+      <c r="L26" s="61"/>
+      <c r="M26" s="61"/>
+      <c r="N26" s="61"/>
+      <c r="O26" s="61"/>
+      <c r="P26" s="61"/>
+      <c r="Q26" s="61"/>
+      <c r="R26" s="61"/>
+      <c r="S26" s="61"/>
+      <c r="T26" s="61"/>
+      <c r="U26" s="61"/>
+      <c r="W26" s="115"/>
+      <c r="X26" s="11"/>
+      <c r="Y26" s="11"/>
+      <c r="Z26" s="11"/>
+      <c r="AA26" s="11"/>
+      <c r="AB26" s="11"/>
+    </row>
+    <row r="27" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A27" s="61"/>
+      <c r="B27" s="61"/>
+      <c r="C27" s="61"/>
+      <c r="D27" s="61"/>
+      <c r="E27" s="61"/>
+      <c r="F27" s="61"/>
+      <c r="G27" s="61"/>
+      <c r="H27" s="61"/>
+      <c r="I27" s="61"/>
+      <c r="J27" s="61"/>
+      <c r="K27" s="61"/>
+      <c r="L27" s="61"/>
+      <c r="M27" s="61"/>
+      <c r="N27" s="61"/>
+      <c r="O27" s="61"/>
+      <c r="P27" s="61"/>
+      <c r="Q27" s="61"/>
+      <c r="R27" s="61"/>
+      <c r="S27" s="61"/>
+      <c r="T27" s="61"/>
+      <c r="U27" s="61"/>
+      <c r="W27" s="115"/>
+      <c r="X27" s="11"/>
+      <c r="Y27" s="11"/>
+      <c r="Z27" s="11"/>
+      <c r="AA27" s="11"/>
+      <c r="AB27" s="11"/>
+    </row>
+    <row r="28" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A28" s="61"/>
+      <c r="B28" s="61"/>
+      <c r="C28" s="61"/>
+      <c r="D28" s="61"/>
+      <c r="E28" s="61"/>
+      <c r="F28" s="61"/>
+      <c r="G28" s="61"/>
+      <c r="H28" s="61"/>
+      <c r="I28" s="61"/>
+      <c r="J28" s="61"/>
+      <c r="K28" s="61"/>
+      <c r="L28" s="61"/>
+      <c r="M28" s="61"/>
+      <c r="N28" s="61"/>
+      <c r="O28" s="61"/>
+      <c r="P28" s="61"/>
+      <c r="Q28" s="61"/>
+      <c r="R28" s="61"/>
+      <c r="S28" s="61"/>
+      <c r="T28" s="61"/>
+      <c r="U28" s="61"/>
+      <c r="W28" s="115"/>
+      <c r="X28" s="11"/>
+      <c r="Y28" s="11"/>
+      <c r="Z28" s="11"/>
+      <c r="AA28" s="11"/>
+      <c r="AB28" s="11"/>
+    </row>
+    <row r="29" spans="1:28" ht="15" x14ac:dyDescent="0.2">
+      <c r="A29" s="374" t="s">
+        <v>202</v>
+      </c>
+      <c r="B29" s="374"/>
+      <c r="C29" s="374"/>
+      <c r="D29" s="374"/>
+      <c r="E29" s="374"/>
+      <c r="F29" s="374"/>
+      <c r="G29" s="374"/>
+      <c r="H29" s="374"/>
+      <c r="I29" s="374"/>
+      <c r="J29" s="374"/>
+      <c r="K29" s="374"/>
+      <c r="L29" s="374"/>
+      <c r="M29" s="374"/>
+      <c r="N29" s="374"/>
+      <c r="O29" s="374"/>
+      <c r="P29" s="374"/>
+      <c r="Q29" s="374"/>
+      <c r="R29" s="374"/>
+      <c r="S29" s="374"/>
+      <c r="T29" s="374"/>
+      <c r="U29" s="374"/>
+      <c r="W29" s="115"/>
+      <c r="X29" s="11"/>
+      <c r="Y29" s="11"/>
+      <c r="Z29" s="11"/>
+      <c r="AA29" s="11"/>
+      <c r="AB29" s="11"/>
+    </row>
+    <row r="30" spans="1:28" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="2" t="s">
         <v>96</v>
-      </c>
-[...60 lines deleted...]
-        <v>27</v>
       </c>
       <c r="B30" s="2"/>
       <c r="C30" s="2"/>
       <c r="D30" s="2"/>
       <c r="E30" s="2"/>
       <c r="F30" s="2"/>
       <c r="G30" s="2"/>
       <c r="H30" s="2"/>
       <c r="I30" s="2"/>
       <c r="J30" s="2"/>
       <c r="K30" s="2"/>
       <c r="L30" s="2"/>
       <c r="M30" s="2"/>
       <c r="N30" s="2"/>
       <c r="O30" s="2"/>
       <c r="P30" s="2"/>
       <c r="Q30" s="2"/>
       <c r="R30" s="2"/>
       <c r="S30" s="2"/>
       <c r="T30" s="2"/>
       <c r="U30" s="2"/>
-      <c r="W30" s="128"/>
-[...4 lines deleted...]
-      <c r="AB30" s="8"/>
+      <c r="W30" s="115"/>
+      <c r="X30" s="11"/>
+      <c r="Y30" s="11"/>
+      <c r="Z30" s="11"/>
+      <c r="AA30" s="11"/>
+      <c r="AB30" s="11"/>
     </row>
     <row r="31" spans="1:28" x14ac:dyDescent="0.2">
       <c r="A31" s="2" t="s">
-        <v>97</v>
+        <v>70</v>
       </c>
       <c r="B31" s="2"/>
       <c r="C31" s="2"/>
       <c r="D31" s="2"/>
       <c r="E31" s="2"/>
       <c r="F31" s="2"/>
       <c r="G31" s="2"/>
       <c r="H31" s="2"/>
       <c r="I31" s="2"/>
       <c r="J31" s="2"/>
       <c r="K31" s="2"/>
       <c r="L31" s="2"/>
       <c r="M31" s="2"/>
       <c r="N31" s="2"/>
       <c r="O31" s="2"/>
       <c r="P31" s="2"/>
       <c r="Q31" s="2"/>
       <c r="R31" s="2"/>
       <c r="S31" s="2"/>
       <c r="T31" s="2"/>
       <c r="U31" s="2"/>
-      <c r="W31" s="128"/>
-[...1 lines deleted...]
-      <c r="Y31" s="17"/>
+      <c r="W31" s="115"/>
+      <c r="X31" s="11"/>
+      <c r="Y31" s="11"/>
       <c r="Z31" s="8"/>
       <c r="AA31" s="8"/>
       <c r="AB31" s="8"/>
     </row>
     <row r="32" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A32" s="1" t="s">
-        <v>389</v>
+      <c r="A32" s="2" t="s">
+        <v>27</v>
       </c>
       <c r="B32" s="2"/>
       <c r="C32" s="2"/>
       <c r="D32" s="2"/>
       <c r="E32" s="2"/>
       <c r="F32" s="2"/>
       <c r="G32" s="2"/>
       <c r="H32" s="2"/>
       <c r="I32" s="2"/>
       <c r="J32" s="2"/>
       <c r="K32" s="2"/>
       <c r="L32" s="2"/>
       <c r="M32" s="2"/>
       <c r="N32" s="2"/>
       <c r="O32" s="2"/>
       <c r="P32" s="2"/>
       <c r="Q32" s="2"/>
       <c r="R32" s="2"/>
       <c r="S32" s="2"/>
       <c r="T32" s="2"/>
       <c r="U32" s="2"/>
-      <c r="W32" s="128"/>
-[...1 lines deleted...]
-      <c r="Y32" s="17"/>
+      <c r="W32" s="115"/>
+      <c r="X32" s="11"/>
+      <c r="Y32" s="11"/>
       <c r="Z32" s="8"/>
       <c r="AA32" s="8"/>
       <c r="AB32" s="8"/>
     </row>
     <row r="33" spans="1:28" x14ac:dyDescent="0.2">
-      <c r="A33" s="69"/>
-[...22 lines deleted...]
-      <c r="Y33" s="99"/>
+      <c r="A33" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="B33" s="2"/>
+      <c r="C33" s="2"/>
+      <c r="D33" s="2"/>
+      <c r="E33" s="2"/>
+      <c r="F33" s="2"/>
+      <c r="G33" s="2"/>
+      <c r="H33" s="2"/>
+      <c r="I33" s="2"/>
+      <c r="J33" s="2"/>
+      <c r="K33" s="2"/>
+      <c r="L33" s="2"/>
+      <c r="M33" s="2"/>
+      <c r="N33" s="2"/>
+      <c r="O33" s="2"/>
+      <c r="P33" s="2"/>
+      <c r="Q33" s="2"/>
+      <c r="R33" s="2"/>
+      <c r="S33" s="2"/>
+      <c r="T33" s="2"/>
+      <c r="U33" s="2"/>
+      <c r="W33" s="115"/>
+      <c r="X33" s="11"/>
+      <c r="Y33" s="15"/>
       <c r="Z33" s="8"/>
       <c r="AA33" s="8"/>
       <c r="AB33" s="8"/>
+    </row>
+    <row r="34" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A34" s="1" t="s">
+        <v>251</v>
+      </c>
+      <c r="B34" s="2"/>
+      <c r="C34" s="2"/>
+      <c r="D34" s="2"/>
+      <c r="E34" s="2"/>
+      <c r="F34" s="2"/>
+      <c r="G34" s="2"/>
+      <c r="H34" s="2"/>
+      <c r="I34" s="2"/>
+      <c r="J34" s="2"/>
+      <c r="K34" s="2"/>
+      <c r="L34" s="2"/>
+      <c r="M34" s="2"/>
+      <c r="N34" s="2"/>
+      <c r="O34" s="2"/>
+      <c r="P34" s="2"/>
+      <c r="Q34" s="2"/>
+      <c r="R34" s="2"/>
+      <c r="S34" s="2"/>
+      <c r="T34" s="2"/>
+      <c r="U34" s="2"/>
+      <c r="W34" s="115"/>
+      <c r="X34" s="11"/>
+      <c r="Y34" s="15"/>
+      <c r="Z34" s="8"/>
+      <c r="AA34" s="8"/>
+      <c r="AB34" s="8"/>
+    </row>
+    <row r="35" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A35" s="61"/>
+      <c r="B35" s="61"/>
+      <c r="C35" s="61"/>
+      <c r="D35" s="61"/>
+      <c r="E35" s="61"/>
+      <c r="F35" s="61"/>
+      <c r="G35" s="61"/>
+      <c r="H35" s="61"/>
+      <c r="I35" s="61"/>
+      <c r="J35" s="61"/>
+      <c r="K35" s="61"/>
+      <c r="L35" s="61"/>
+      <c r="M35" s="61"/>
+      <c r="N35" s="61"/>
+      <c r="O35" s="61"/>
+      <c r="P35" s="61"/>
+      <c r="Q35" s="61"/>
+      <c r="R35" s="61"/>
+      <c r="S35" s="61"/>
+      <c r="T35" s="61"/>
+      <c r="U35" s="61"/>
+      <c r="W35" s="115"/>
+      <c r="X35" s="16"/>
+      <c r="Y35" s="88"/>
+      <c r="Z35" s="8"/>
+      <c r="AA35" s="8"/>
+      <c r="AB35" s="8"/>
     </row>
   </sheetData>
   <customSheetViews>
     <customSheetView guid="{A33F8889-3639-4133-9F61-32089B91F717}" scale="125" showGridLines="0" showRuler="0">
       <selection activeCell="A41" sqref="A41:S41"/>
       <pageMargins left="0.59055118110236227" right="0.19685039370078741" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
       <pageSetup paperSize="9" orientation="portrait" horizontalDpi="360" verticalDpi="360" r:id="rId1"/>
       <headerFooter alignWithMargins="0">
         <oddHeader>&amp;C&amp;A&amp;R&amp;D&amp;L&amp;8d:\eigene dateien\beruf\reisekosten\kfz.xls</oddHeader>
         <oddFooter>&amp;R© 2002 Werner Luck</oddFooter>
       </headerFooter>
     </customSheetView>
   </customSheetViews>
   <mergeCells count="15">
+    <mergeCell ref="A32:U32"/>
+    <mergeCell ref="A33:U33"/>
+    <mergeCell ref="A34:U34"/>
+    <mergeCell ref="A1:R1"/>
+    <mergeCell ref="Q20:R20"/>
+    <mergeCell ref="A5:R5"/>
+    <mergeCell ref="A6:R6"/>
+    <mergeCell ref="Q17:R17"/>
+    <mergeCell ref="Q16:R16"/>
+    <mergeCell ref="Q19:R19"/>
+    <mergeCell ref="Q22:R22"/>
+    <mergeCell ref="Q24:R24"/>
+    <mergeCell ref="A29:U29"/>
     <mergeCell ref="A30:U30"/>
     <mergeCell ref="A31:U31"/>
-    <mergeCell ref="A32:U32"/>
-[...11 lines deleted...]
-    <mergeCell ref="A29:U29"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.19685039370078741" top="0.78740157480314965" bottom="0.78740157480314965" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" horizontalDpi="360" verticalDpi="360" r:id="rId2"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;L&amp;A&amp;C&amp;B Vertraulich&amp;B&amp;RSeite &amp;P</oddHeader>
     <oddFooter>&amp;R© 2002 Werner Luck</oddFooter>
   </headerFooter>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:J146"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1:J104"/>
   <sheetViews>
-    <sheetView zoomScale="150" zoomScaleNormal="150" workbookViewId="0">
-      <selection activeCell="M9" sqref="M9"/>
+    <sheetView tabSelected="1" zoomScale="150" zoomScaleNormal="150" workbookViewId="0">
+      <selection activeCell="L64" sqref="L64"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="17.85546875" customWidth="1"/>
+    <col min="1" max="1" width="19" customWidth="1"/>
     <col min="2" max="2" width="3.140625" customWidth="1"/>
-    <col min="3" max="3" width="14.42578125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9" max="10" width="15" customWidth="1"/>
+    <col min="3" max="8" width="13.7109375" customWidth="1"/>
+    <col min="9" max="9" width="14.42578125" customWidth="1"/>
+    <col min="10" max="10" width="14.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="28.5" x14ac:dyDescent="0.45">
-      <c r="A1" s="408" t="s">
+    <row r="1" spans="1:10" ht="20.25" x14ac:dyDescent="0.3">
+      <c r="A1" s="301" t="s">
+        <v>348</v>
+      </c>
+      <c r="B1" s="302"/>
+      <c r="C1" s="302"/>
+      <c r="D1" s="302"/>
+      <c r="E1" s="302"/>
+      <c r="F1" s="302"/>
+      <c r="G1" s="302"/>
+      <c r="H1" s="302"/>
+      <c r="I1" s="302"/>
+      <c r="J1" s="302"/>
+    </row>
+    <row r="2" spans="1:10" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="303"/>
+      <c r="B2" s="302"/>
+      <c r="C2" s="302"/>
+      <c r="D2" s="302"/>
+      <c r="E2" s="302"/>
+      <c r="F2" s="302"/>
+      <c r="G2" s="302"/>
+      <c r="H2" s="302"/>
+      <c r="I2" s="302"/>
+      <c r="J2" s="302"/>
+    </row>
+    <row r="3" spans="1:10" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="349" t="s">
+        <v>347</v>
+      </c>
+      <c r="B3" s="302"/>
+      <c r="C3" s="309" t="s">
+        <v>351</v>
+      </c>
+      <c r="D3" s="302"/>
+      <c r="E3" s="302"/>
+      <c r="F3" s="302"/>
+      <c r="G3" s="302"/>
+      <c r="H3" s="302"/>
+      <c r="I3" s="302"/>
+      <c r="J3" s="302"/>
+    </row>
+    <row r="4" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="303"/>
+      <c r="B4" s="302"/>
+      <c r="C4" s="309" t="s">
+        <v>349</v>
+      </c>
+      <c r="D4" s="302"/>
+      <c r="E4" s="302"/>
+      <c r="F4" s="302"/>
+      <c r="G4" s="302"/>
+      <c r="H4" s="302"/>
+      <c r="I4" s="302"/>
+      <c r="J4" s="302"/>
+    </row>
+    <row r="5" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="303"/>
+      <c r="B5" s="302"/>
+      <c r="C5" s="309" t="s">
+        <v>350</v>
+      </c>
+      <c r="D5" s="302"/>
+      <c r="E5" s="302"/>
+      <c r="F5" s="302"/>
+      <c r="G5" s="302"/>
+      <c r="H5" s="302"/>
+      <c r="I5" s="302"/>
+      <c r="J5" s="302"/>
+    </row>
+    <row r="6" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="303"/>
+      <c r="B6" s="302"/>
+      <c r="C6" s="309" t="s">
+        <v>352</v>
+      </c>
+      <c r="D6" s="302"/>
+      <c r="E6" s="302"/>
+      <c r="F6" s="302"/>
+      <c r="G6" s="302"/>
+      <c r="H6" s="302"/>
+      <c r="I6" s="302"/>
+      <c r="J6" s="302"/>
+    </row>
+    <row r="7" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="303"/>
+      <c r="B7" s="302"/>
+      <c r="C7" s="302"/>
+      <c r="D7" s="302"/>
+      <c r="E7" s="302"/>
+      <c r="F7" s="302"/>
+      <c r="G7" s="302"/>
+      <c r="H7" s="302"/>
+      <c r="I7" s="302"/>
+      <c r="J7" s="302"/>
+    </row>
+    <row r="8" spans="1:10" ht="18" x14ac:dyDescent="0.25">
+      <c r="A8" s="304" t="s">
+        <v>288</v>
+      </c>
+      <c r="B8" s="302"/>
+      <c r="C8" s="309" t="s">
+        <v>289</v>
+      </c>
+      <c r="D8" s="305"/>
+      <c r="E8" s="302"/>
+      <c r="F8" s="305"/>
+      <c r="G8" s="305"/>
+      <c r="H8" s="302"/>
+      <c r="I8" s="302"/>
+      <c r="J8" s="302"/>
+    </row>
+    <row r="9" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="306"/>
+      <c r="B9" s="302"/>
+      <c r="C9" s="309" t="s">
+        <v>290</v>
+      </c>
+      <c r="D9" s="305"/>
+      <c r="E9" s="302"/>
+      <c r="F9" s="305"/>
+      <c r="G9" s="305"/>
+      <c r="H9" s="302"/>
+      <c r="I9" s="302"/>
+      <c r="J9" s="302"/>
+    </row>
+    <row r="10" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="306"/>
+      <c r="B10" s="302"/>
+      <c r="C10" s="309" t="s">
+        <v>291</v>
+      </c>
+      <c r="D10" s="305"/>
+      <c r="E10" s="302"/>
+      <c r="F10" s="305"/>
+      <c r="G10" s="305"/>
+      <c r="H10" s="302"/>
+      <c r="I10" s="302"/>
+      <c r="J10" s="302"/>
+    </row>
+    <row r="11" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A11" s="306"/>
+      <c r="B11" s="302"/>
+      <c r="C11" s="309" t="s">
+        <v>292</v>
+      </c>
+      <c r="D11" s="305"/>
+      <c r="E11" s="302"/>
+      <c r="F11" s="305"/>
+      <c r="G11" s="305"/>
+      <c r="H11" s="302"/>
+      <c r="I11" s="302"/>
+      <c r="J11" s="302"/>
+    </row>
+    <row r="12" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A12" s="306"/>
+      <c r="B12" s="302"/>
+      <c r="C12" s="309" t="s">
+        <v>293</v>
+      </c>
+      <c r="D12" s="305"/>
+      <c r="E12" s="302"/>
+      <c r="F12" s="305"/>
+      <c r="G12" s="305"/>
+      <c r="H12" s="302"/>
+      <c r="I12" s="302"/>
+      <c r="J12" s="302"/>
+    </row>
+    <row r="13" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A13" s="306"/>
+      <c r="B13" s="302"/>
+      <c r="C13" s="309" t="s">
+        <v>294</v>
+      </c>
+      <c r="D13" s="305"/>
+      <c r="E13" s="302"/>
+      <c r="F13" s="305"/>
+      <c r="G13" s="305"/>
+      <c r="H13" s="302"/>
+      <c r="I13" s="302"/>
+      <c r="J13" s="302"/>
+    </row>
+    <row r="14" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A14" s="306"/>
+      <c r="B14" s="302"/>
+      <c r="C14" s="309" t="s">
+        <v>295</v>
+      </c>
+      <c r="D14" s="305"/>
+      <c r="E14" s="302"/>
+      <c r="F14" s="305"/>
+      <c r="G14" s="305"/>
+      <c r="H14" s="302"/>
+      <c r="I14" s="302"/>
+      <c r="J14" s="302"/>
+    </row>
+    <row r="15" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A15" s="306"/>
+      <c r="B15" s="302"/>
+      <c r="C15" s="309" t="s">
+        <v>296</v>
+      </c>
+      <c r="D15" s="305"/>
+      <c r="E15" s="302"/>
+      <c r="F15" s="305"/>
+      <c r="G15" s="305"/>
+      <c r="H15" s="302"/>
+      <c r="I15" s="302"/>
+      <c r="J15" s="302"/>
+    </row>
+    <row r="16" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A16" s="306"/>
+      <c r="B16" s="302"/>
+      <c r="C16" s="309" t="s">
+        <v>313</v>
+      </c>
+      <c r="D16" s="305"/>
+      <c r="E16" s="302"/>
+      <c r="F16" s="305"/>
+      <c r="G16" s="305"/>
+      <c r="H16" s="302"/>
+      <c r="I16" s="302"/>
+      <c r="J16" s="302"/>
+    </row>
+    <row r="17" spans="1:10" ht="15" x14ac:dyDescent="0.2">
+      <c r="A17" s="306"/>
+      <c r="B17" s="302"/>
+      <c r="C17" s="306" t="s">
+        <v>312</v>
+      </c>
+      <c r="D17" s="305"/>
+      <c r="E17" s="302"/>
+      <c r="F17" s="307" t="s">
+        <v>297</v>
+      </c>
+      <c r="G17" s="305"/>
+      <c r="H17" s="302"/>
+      <c r="I17" s="302"/>
+      <c r="J17" s="302"/>
+    </row>
+    <row r="18" spans="1:10" ht="15" x14ac:dyDescent="0.2">
+      <c r="A18" s="306"/>
+      <c r="B18" s="305"/>
+      <c r="C18" s="307"/>
+      <c r="D18" s="307"/>
+      <c r="E18" s="305"/>
+      <c r="F18" s="305"/>
+      <c r="G18" s="305"/>
+      <c r="H18" s="302"/>
+      <c r="I18" s="302"/>
+      <c r="J18" s="302"/>
+    </row>
+    <row r="19" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A19" s="306"/>
+      <c r="B19" s="305"/>
+      <c r="C19" s="316" t="s">
+        <v>308</v>
+      </c>
+      <c r="D19" s="309" t="s">
+        <v>309</v>
+      </c>
+      <c r="E19" s="305"/>
+      <c r="F19" s="305"/>
+      <c r="G19" s="305"/>
+      <c r="H19" s="302"/>
+      <c r="I19" s="302"/>
+      <c r="J19" s="302"/>
+    </row>
+    <row r="20" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A20" s="306"/>
+      <c r="B20" s="305"/>
+      <c r="C20" s="317" t="s">
+        <v>310</v>
+      </c>
+      <c r="D20" s="309" t="s">
+        <v>324</v>
+      </c>
+      <c r="E20" s="305"/>
+      <c r="F20" s="305"/>
+      <c r="G20" s="305"/>
+      <c r="H20" s="302"/>
+      <c r="I20" s="302"/>
+      <c r="J20" s="302"/>
+    </row>
+    <row r="21" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A21" s="306"/>
+      <c r="B21" s="305"/>
+      <c r="C21" s="318" t="s">
+        <v>311</v>
+      </c>
+      <c r="D21" s="309" t="s">
+        <v>325</v>
+      </c>
+      <c r="E21" s="305"/>
+      <c r="F21" s="305"/>
+      <c r="G21" s="305"/>
+      <c r="H21" s="302"/>
+      <c r="I21" s="302"/>
+      <c r="J21" s="302"/>
+    </row>
+    <row r="22" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A22" s="306"/>
+      <c r="B22" s="305"/>
+      <c r="C22" s="302"/>
+      <c r="D22" s="305"/>
+      <c r="E22" s="305"/>
+      <c r="F22" s="305"/>
+      <c r="G22" s="305"/>
+      <c r="H22" s="302"/>
+      <c r="I22" s="302"/>
+      <c r="J22" s="302"/>
+    </row>
+    <row r="23" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A23" s="319" t="s">
+        <v>311</v>
+      </c>
+      <c r="B23" s="305"/>
+      <c r="C23" s="309" t="s">
+        <v>326</v>
+      </c>
+      <c r="D23" s="305"/>
+      <c r="E23" s="305"/>
+      <c r="F23" s="305"/>
+      <c r="G23" s="305"/>
+      <c r="H23" s="302"/>
+      <c r="I23" s="302"/>
+      <c r="J23" s="302"/>
+    </row>
+    <row r="24" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A24" s="306"/>
+      <c r="B24" s="305"/>
+      <c r="C24" s="309" t="s">
+        <v>328</v>
+      </c>
+      <c r="D24" s="305"/>
+      <c r="E24" s="305"/>
+      <c r="F24" s="305"/>
+      <c r="G24" s="305"/>
+      <c r="H24" s="302"/>
+      <c r="I24" s="302"/>
+      <c r="J24" s="302"/>
+    </row>
+    <row r="25" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A25" s="306"/>
+      <c r="B25" s="305"/>
+      <c r="C25" s="309" t="s">
+        <v>327</v>
+      </c>
+      <c r="D25" s="305"/>
+      <c r="E25" s="305"/>
+      <c r="F25" s="305"/>
+      <c r="G25" s="305"/>
+      <c r="H25" s="302"/>
+      <c r="I25" s="302"/>
+      <c r="J25" s="302"/>
+    </row>
+    <row r="26" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A26" s="302"/>
+      <c r="B26" s="305"/>
+      <c r="C26" s="302"/>
+      <c r="D26" s="305"/>
+      <c r="E26" s="305"/>
+      <c r="F26" s="305"/>
+      <c r="G26" s="305"/>
+      <c r="H26" s="302"/>
+      <c r="I26" s="302"/>
+      <c r="J26" s="302"/>
+    </row>
+    <row r="27" spans="1:10" ht="18" x14ac:dyDescent="0.25">
+      <c r="A27" s="304" t="s">
+        <v>119</v>
+      </c>
+      <c r="B27" s="305"/>
+      <c r="C27" s="305"/>
+      <c r="D27" s="305"/>
+      <c r="E27" s="305"/>
+      <c r="F27" s="305"/>
+      <c r="G27" s="305"/>
+      <c r="H27" s="302"/>
+      <c r="I27" s="302"/>
+      <c r="J27" s="302"/>
+    </row>
+    <row r="28" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A28" s="310" t="s">
+        <v>166</v>
+      </c>
+      <c r="B28" s="305"/>
+      <c r="C28" s="309" t="s">
+        <v>298</v>
+      </c>
+      <c r="D28" s="305"/>
+      <c r="E28" s="305"/>
+      <c r="F28" s="305"/>
+      <c r="G28" s="305"/>
+      <c r="H28" s="302"/>
+      <c r="I28" s="302"/>
+      <c r="J28" s="302"/>
+    </row>
+    <row r="29" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A29" s="310"/>
+      <c r="B29" s="305"/>
+      <c r="C29" s="309" t="s">
+        <v>314</v>
+      </c>
+      <c r="D29" s="305"/>
+      <c r="E29" s="305"/>
+      <c r="F29" s="305"/>
+      <c r="G29" s="305"/>
+      <c r="H29" s="302"/>
+      <c r="I29" s="302"/>
+      <c r="J29" s="302"/>
+    </row>
+    <row r="30" spans="1:10" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="304"/>
+      <c r="B30" s="305"/>
+      <c r="C30" s="309"/>
+      <c r="D30" s="305"/>
+      <c r="E30" s="305"/>
+      <c r="F30" s="305"/>
+      <c r="G30" s="305"/>
+      <c r="H30" s="302"/>
+      <c r="I30" s="302"/>
+      <c r="J30" s="302"/>
+    </row>
+    <row r="31" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A31" s="310" t="s">
+        <v>28</v>
+      </c>
+      <c r="B31" s="305"/>
+      <c r="C31" s="309" t="s">
+        <v>299</v>
+      </c>
+      <c r="D31" s="305"/>
+      <c r="E31" s="305"/>
+      <c r="F31" s="305"/>
+      <c r="G31" s="305"/>
+      <c r="H31" s="302"/>
+      <c r="I31" s="302"/>
+      <c r="J31" s="302"/>
+    </row>
+    <row r="32" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A32" s="305"/>
+      <c r="B32" s="305"/>
+      <c r="C32" s="305"/>
+      <c r="D32" s="305"/>
+      <c r="E32" s="305"/>
+      <c r="F32" s="305"/>
+      <c r="G32" s="305"/>
+      <c r="H32" s="302"/>
+      <c r="I32" s="302"/>
+      <c r="J32" s="302"/>
+    </row>
+    <row r="33" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A33" s="310" t="s">
+        <v>19</v>
+      </c>
+      <c r="B33" s="305"/>
+      <c r="C33" s="309" t="s">
+        <v>323</v>
+      </c>
+      <c r="D33" s="305"/>
+      <c r="E33" s="305"/>
+      <c r="F33" s="305"/>
+      <c r="G33" s="305"/>
+      <c r="H33" s="302"/>
+      <c r="I33" s="302"/>
+      <c r="J33" s="302"/>
+    </row>
+    <row r="34" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A34" s="305"/>
+      <c r="B34" s="305"/>
+      <c r="C34" s="309" t="s">
+        <v>315</v>
+      </c>
+      <c r="D34" s="305"/>
+      <c r="E34" s="305"/>
+      <c r="F34" s="305"/>
+      <c r="G34" s="305"/>
+      <c r="H34" s="302"/>
+      <c r="I34" s="302"/>
+      <c r="J34" s="302"/>
+    </row>
+    <row r="35" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A35" s="305"/>
+      <c r="B35" s="305"/>
+      <c r="C35" s="309" t="s">
+        <v>300</v>
+      </c>
+      <c r="D35" s="305"/>
+      <c r="E35" s="305"/>
+      <c r="F35" s="305"/>
+      <c r="G35" s="305"/>
+      <c r="H35" s="302"/>
+      <c r="I35" s="302"/>
+      <c r="J35" s="302"/>
+    </row>
+    <row r="36" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A36" s="305"/>
+      <c r="B36" s="305"/>
+      <c r="C36" s="306" t="s">
+        <v>318</v>
+      </c>
+      <c r="D36" s="305"/>
+      <c r="E36" s="305"/>
+      <c r="F36" s="305"/>
+      <c r="G36" s="305"/>
+      <c r="H36" s="302"/>
+      <c r="I36" s="302"/>
+      <c r="J36" s="302"/>
+    </row>
+    <row r="37" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A37" s="305"/>
+      <c r="B37" s="305"/>
+      <c r="C37" s="306" t="s">
+        <v>316</v>
+      </c>
+      <c r="D37" s="305"/>
+      <c r="E37" s="305"/>
+      <c r="F37" s="305"/>
+      <c r="G37" s="305"/>
+      <c r="H37" s="302"/>
+      <c r="I37" s="302"/>
+      <c r="J37" s="302"/>
+    </row>
+    <row r="38" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A38" s="305"/>
+      <c r="B38" s="305"/>
+      <c r="C38" s="306" t="s">
+        <v>317</v>
+      </c>
+      <c r="D38" s="305"/>
+      <c r="E38" s="305"/>
+      <c r="F38" s="305"/>
+      <c r="G38" s="305"/>
+      <c r="H38" s="302"/>
+      <c r="I38" s="302"/>
+      <c r="J38" s="302"/>
+    </row>
+    <row r="39" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A39" s="305"/>
+      <c r="B39" s="305"/>
+      <c r="C39" s="306"/>
+      <c r="D39" s="305"/>
+      <c r="E39" s="305"/>
+      <c r="F39" s="305"/>
+      <c r="G39" s="305"/>
+      <c r="H39" s="302"/>
+      <c r="I39" s="302"/>
+      <c r="J39" s="302"/>
+    </row>
+    <row r="40" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A40" s="320" t="s">
+        <v>310</v>
+      </c>
+      <c r="B40" s="305"/>
+      <c r="C40" s="306" t="s">
+        <v>319</v>
+      </c>
+      <c r="D40" s="305"/>
+      <c r="E40" s="305"/>
+      <c r="F40" s="305"/>
+      <c r="G40" s="305"/>
+      <c r="H40" s="302"/>
+      <c r="I40" s="302"/>
+      <c r="J40" s="302"/>
+    </row>
+    <row r="41" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A41" s="305"/>
+      <c r="B41" s="305"/>
+      <c r="C41" s="306" t="s">
+        <v>322</v>
+      </c>
+      <c r="D41" s="305"/>
+      <c r="E41" s="305"/>
+      <c r="F41" s="305"/>
+      <c r="G41" s="305"/>
+      <c r="H41" s="302"/>
+      <c r="I41" s="302"/>
+      <c r="J41" s="302"/>
+    </row>
+    <row r="42" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A42" s="305"/>
+      <c r="B42" s="305"/>
+      <c r="C42" s="306" t="s">
+        <v>321</v>
+      </c>
+      <c r="D42" s="305"/>
+      <c r="E42" s="305"/>
+      <c r="F42" s="305"/>
+      <c r="G42" s="305"/>
+      <c r="H42" s="302"/>
+      <c r="I42" s="302"/>
+      <c r="J42" s="302"/>
+    </row>
+    <row r="43" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A43" s="305"/>
+      <c r="B43" s="305"/>
+      <c r="C43" s="321" t="s">
+        <v>320</v>
+      </c>
+      <c r="D43" s="305"/>
+      <c r="E43" s="305"/>
+      <c r="F43" s="305"/>
+      <c r="G43" s="305"/>
+      <c r="H43" s="302"/>
+      <c r="I43" s="302"/>
+      <c r="J43" s="302"/>
+    </row>
+    <row r="44" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A44" s="305"/>
+      <c r="B44" s="305"/>
+      <c r="C44" s="321"/>
+      <c r="D44" s="305"/>
+      <c r="E44" s="305"/>
+      <c r="F44" s="305"/>
+      <c r="G44" s="305"/>
+      <c r="H44" s="302"/>
+      <c r="I44" s="302"/>
+      <c r="J44" s="302"/>
+    </row>
+    <row r="45" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A45" s="310" t="s">
+        <v>207</v>
+      </c>
+      <c r="B45" s="305"/>
+      <c r="C45" s="309" t="s">
+        <v>301</v>
+      </c>
+      <c r="D45" s="305"/>
+      <c r="E45" s="305"/>
+      <c r="F45" s="305"/>
+      <c r="G45" s="305"/>
+      <c r="H45" s="302"/>
+      <c r="I45" s="302"/>
+      <c r="J45" s="302"/>
+    </row>
+    <row r="46" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A46" s="305"/>
+      <c r="B46" s="305"/>
+      <c r="C46" s="309" t="s">
+        <v>302</v>
+      </c>
+      <c r="D46" s="305"/>
+      <c r="E46" s="305"/>
+      <c r="F46" s="305"/>
+      <c r="G46" s="305"/>
+      <c r="H46" s="302"/>
+      <c r="I46" s="302"/>
+      <c r="J46" s="302"/>
+    </row>
+    <row r="47" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A47" s="305"/>
+      <c r="B47" s="305"/>
+      <c r="C47" s="305"/>
+      <c r="D47" s="305"/>
+      <c r="E47" s="305"/>
+      <c r="F47" s="305"/>
+      <c r="G47" s="305"/>
+      <c r="H47" s="302"/>
+      <c r="I47" s="302"/>
+      <c r="J47" s="302"/>
+    </row>
+    <row r="48" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A48" s="310" t="s">
+        <v>120</v>
+      </c>
+      <c r="B48" s="305"/>
+      <c r="C48" s="309" t="s">
+        <v>303</v>
+      </c>
+      <c r="D48" s="305"/>
+      <c r="E48" s="305"/>
+      <c r="F48" s="305"/>
+      <c r="G48" s="305"/>
+      <c r="H48" s="302"/>
+      <c r="I48" s="302"/>
+      <c r="J48" s="302"/>
+    </row>
+    <row r="49" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A49" s="305"/>
+      <c r="B49" s="305"/>
+      <c r="C49" s="309" t="s">
+        <v>304</v>
+      </c>
+      <c r="D49" s="305"/>
+      <c r="E49" s="305"/>
+      <c r="F49" s="305"/>
+      <c r="G49" s="305"/>
+      <c r="H49" s="302"/>
+      <c r="I49" s="302"/>
+      <c r="J49" s="302"/>
+    </row>
+    <row r="50" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A50" s="305"/>
+      <c r="B50" s="305"/>
+      <c r="C50" s="305"/>
+      <c r="D50" s="305"/>
+      <c r="E50" s="305"/>
+      <c r="F50" s="305"/>
+      <c r="G50" s="305"/>
+      <c r="H50" s="302"/>
+      <c r="I50" s="302"/>
+      <c r="J50" s="302"/>
+    </row>
+    <row r="51" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A51" s="310" t="s">
+        <v>305</v>
+      </c>
+      <c r="B51" s="305"/>
+      <c r="C51" s="309" t="s">
+        <v>306</v>
+      </c>
+      <c r="D51" s="305"/>
+      <c r="E51" s="305"/>
+      <c r="F51" s="305"/>
+      <c r="G51" s="305"/>
+      <c r="H51" s="302"/>
+      <c r="I51" s="302"/>
+      <c r="J51" s="302"/>
+    </row>
+    <row r="52" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A52" s="305"/>
+      <c r="B52" s="305"/>
+      <c r="C52" s="309" t="s">
+        <v>329</v>
+      </c>
+      <c r="D52" s="305"/>
+      <c r="E52" s="305"/>
+      <c r="F52" s="305"/>
+      <c r="G52" s="305"/>
+      <c r="H52" s="302"/>
+      <c r="I52" s="302"/>
+      <c r="J52" s="302"/>
+    </row>
+    <row r="53" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A53" s="305"/>
+      <c r="B53" s="305"/>
+      <c r="C53" s="309" t="s">
+        <v>331</v>
+      </c>
+      <c r="D53" s="305"/>
+      <c r="E53" s="305"/>
+      <c r="F53" s="305"/>
+      <c r="G53" s="305"/>
+      <c r="H53" s="302"/>
+      <c r="I53" s="302"/>
+      <c r="J53" s="302"/>
+    </row>
+    <row r="54" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A54" s="305"/>
+      <c r="B54" s="305"/>
+      <c r="C54" s="309" t="s">
+        <v>330</v>
+      </c>
+      <c r="D54" s="305"/>
+      <c r="E54" s="305"/>
+      <c r="F54" s="305"/>
+      <c r="G54" s="305"/>
+      <c r="H54" s="302"/>
+      <c r="I54" s="302"/>
+      <c r="J54" s="302"/>
+    </row>
+    <row r="55" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A55" s="305"/>
+      <c r="B55" s="305"/>
+      <c r="C55" s="309" t="s">
+        <v>332</v>
+      </c>
+      <c r="D55" s="305"/>
+      <c r="E55" s="305"/>
+      <c r="F55" s="305"/>
+      <c r="G55" s="305"/>
+      <c r="H55" s="302"/>
+      <c r="I55" s="302"/>
+      <c r="J55" s="302"/>
+    </row>
+    <row r="56" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A56" s="305"/>
+      <c r="B56" s="305"/>
+      <c r="C56" s="309" t="s">
+        <v>333</v>
+      </c>
+      <c r="D56" s="305"/>
+      <c r="E56" s="305"/>
+      <c r="F56" s="305"/>
+      <c r="G56" s="305"/>
+      <c r="H56" s="302"/>
+      <c r="I56" s="302"/>
+      <c r="J56" s="302"/>
+    </row>
+    <row r="57" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A57" s="305"/>
+      <c r="B57" s="305"/>
+      <c r="C57" s="306" t="s">
+        <v>334</v>
+      </c>
+      <c r="D57" s="305"/>
+      <c r="E57" s="305"/>
+      <c r="F57" s="305"/>
+      <c r="G57" s="305"/>
+      <c r="H57" s="302"/>
+      <c r="I57" s="302"/>
+      <c r="J57" s="302"/>
+    </row>
+    <row r="58" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A58" s="305"/>
+      <c r="B58" s="305"/>
+      <c r="C58" s="306" t="s">
+        <v>335</v>
+      </c>
+      <c r="D58" s="305"/>
+      <c r="E58" s="305"/>
+      <c r="F58" s="305"/>
+      <c r="G58" s="305"/>
+      <c r="H58" s="302"/>
+      <c r="I58" s="302"/>
+      <c r="J58" s="302"/>
+    </row>
+    <row r="59" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A59" s="320" t="s">
+        <v>310</v>
+      </c>
+      <c r="B59" s="305"/>
+      <c r="C59" s="306" t="s">
+        <v>336</v>
+      </c>
+      <c r="D59" s="305"/>
+      <c r="E59" s="305"/>
+      <c r="F59" s="305"/>
+      <c r="G59" s="305"/>
+      <c r="H59" s="302"/>
+      <c r="I59" s="302"/>
+      <c r="J59" s="302"/>
+    </row>
+    <row r="60" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A60" s="305"/>
+      <c r="B60" s="305"/>
+      <c r="C60" s="306" t="s">
+        <v>337</v>
+      </c>
+      <c r="D60" s="305"/>
+      <c r="E60" s="305"/>
+      <c r="F60" s="305"/>
+      <c r="G60" s="305"/>
+      <c r="H60" s="302"/>
+      <c r="I60" s="302"/>
+      <c r="J60" s="302"/>
+    </row>
+    <row r="61" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A61" s="305"/>
+      <c r="B61" s="305"/>
+      <c r="C61" s="306" t="s">
+        <v>338</v>
+      </c>
+      <c r="D61" s="305"/>
+      <c r="E61" s="305"/>
+      <c r="F61" s="305"/>
+      <c r="G61" s="305"/>
+      <c r="H61" s="302"/>
+      <c r="I61" s="302"/>
+      <c r="J61" s="302"/>
+    </row>
+    <row r="62" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A62" s="305"/>
+      <c r="B62" s="305"/>
+      <c r="C62" s="306" t="s">
+        <v>339</v>
+      </c>
+      <c r="D62" s="305"/>
+      <c r="E62" s="305"/>
+      <c r="F62" s="305"/>
+      <c r="G62" s="305"/>
+      <c r="H62" s="302"/>
+      <c r="I62" s="302"/>
+      <c r="J62" s="302"/>
+    </row>
+    <row r="63" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A63" s="305"/>
+      <c r="B63" s="305"/>
+      <c r="C63" s="306"/>
+      <c r="D63" s="305"/>
+      <c r="E63" s="305"/>
+      <c r="F63" s="305"/>
+      <c r="G63" s="305"/>
+      <c r="H63" s="302"/>
+      <c r="I63" s="302"/>
+      <c r="J63" s="302"/>
+    </row>
+    <row r="64" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A64" s="350" t="s">
+        <v>308</v>
+      </c>
+      <c r="B64" s="305"/>
+      <c r="C64" s="306" t="s">
+        <v>353</v>
+      </c>
+      <c r="D64" s="305"/>
+      <c r="E64" s="305"/>
+      <c r="F64" s="305"/>
+      <c r="G64" s="305"/>
+      <c r="H64" s="302"/>
+      <c r="I64" s="302"/>
+      <c r="J64" s="302"/>
+    </row>
+    <row r="65" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A65" s="305"/>
+      <c r="B65" s="305"/>
+      <c r="C65" s="306" t="s">
+        <v>354</v>
+      </c>
+      <c r="D65" s="305"/>
+      <c r="E65" s="305"/>
+      <c r="F65" s="305"/>
+      <c r="G65" s="305"/>
+      <c r="H65" s="302"/>
+      <c r="I65" s="302"/>
+      <c r="J65" s="302"/>
+    </row>
+    <row r="66" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A66" s="305"/>
+      <c r="B66" s="305"/>
+      <c r="C66" s="306"/>
+      <c r="D66" s="305"/>
+      <c r="E66" s="305"/>
+      <c r="F66" s="305"/>
+      <c r="G66" s="305"/>
+      <c r="H66" s="302"/>
+      <c r="I66" s="302"/>
+      <c r="J66" s="302"/>
+    </row>
+    <row r="67" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A67" s="319" t="s">
+        <v>311</v>
+      </c>
+      <c r="B67" s="305"/>
+      <c r="C67" s="308" t="s">
         <v>355</v>
       </c>
-      <c r="B1" s="408"/>
-[...836 lines deleted...]
-      <c r="C62" s="356" t="s">
+      <c r="D67" s="305"/>
+      <c r="E67" s="305"/>
+      <c r="F67" s="305"/>
+      <c r="G67" s="305"/>
+      <c r="H67" s="302"/>
+      <c r="I67" s="302"/>
+      <c r="J67" s="302"/>
+    </row>
+    <row r="68" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A68" s="319"/>
+      <c r="B68" s="305"/>
+      <c r="C68" s="308"/>
+      <c r="D68" s="305"/>
+      <c r="E68" s="305"/>
+      <c r="F68" s="305"/>
+      <c r="G68" s="305"/>
+      <c r="H68" s="302"/>
+      <c r="I68" s="302"/>
+      <c r="J68" s="302"/>
+    </row>
+    <row r="69" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A69" s="406" t="s">
+        <v>406</v>
+      </c>
+      <c r="B69" s="305"/>
+      <c r="C69" s="308" t="s">
+        <v>408</v>
+      </c>
+      <c r="D69" s="305"/>
+      <c r="E69" s="305"/>
+      <c r="F69" s="305"/>
+      <c r="G69" s="305"/>
+      <c r="H69" s="302"/>
+      <c r="I69" s="302"/>
+      <c r="J69" s="302"/>
+    </row>
+    <row r="70" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A70" s="319"/>
+      <c r="B70" s="305"/>
+      <c r="C70" s="308" t="s">
+        <v>407</v>
+      </c>
+      <c r="D70" s="305"/>
+      <c r="E70" s="305"/>
+      <c r="F70" s="305"/>
+      <c r="G70" s="305"/>
+      <c r="H70" s="302"/>
+      <c r="I70" s="302"/>
+      <c r="J70" s="302"/>
+    </row>
+    <row r="71" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A71" s="319"/>
+      <c r="B71" s="305"/>
+      <c r="C71" s="306" t="s">
+        <v>409</v>
+      </c>
+      <c r="D71" s="305"/>
+      <c r="E71" s="305"/>
+      <c r="F71" s="305"/>
+      <c r="G71" s="305"/>
+      <c r="H71" s="302"/>
+      <c r="I71" s="302"/>
+      <c r="J71" s="302"/>
+    </row>
+    <row r="72" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A72" s="319"/>
+      <c r="B72" s="305"/>
+      <c r="C72" s="306" t="s">
+        <v>410</v>
+      </c>
+      <c r="D72" s="305"/>
+      <c r="E72" s="305"/>
+      <c r="F72" s="305"/>
+      <c r="G72" s="305"/>
+      <c r="H72" s="302"/>
+      <c r="I72" s="302"/>
+      <c r="J72" s="302"/>
+    </row>
+    <row r="73" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A73" s="319"/>
+      <c r="B73" s="305"/>
+      <c r="C73" s="306" t="s">
+        <v>411</v>
+      </c>
+      <c r="D73" s="305"/>
+      <c r="E73" s="305"/>
+      <c r="F73" s="305"/>
+      <c r="G73" s="305"/>
+      <c r="H73" s="302"/>
+      <c r="I73" s="302"/>
+      <c r="J73" s="302"/>
+    </row>
+    <row r="74" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A74" s="305"/>
+      <c r="B74" s="305"/>
+      <c r="C74" s="306"/>
+      <c r="D74" s="305"/>
+      <c r="E74" s="305"/>
+      <c r="F74" s="305"/>
+      <c r="G74" s="305"/>
+      <c r="H74" s="302"/>
+      <c r="I74" s="302"/>
+      <c r="J74" s="302"/>
+    </row>
+    <row r="75" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A75" s="310" t="s">
         <v>307</v>
       </c>
-      <c r="D62" s="352"/>
-[...175 lines deleted...]
-      <c r="J75" s="350"/>
+      <c r="B75" s="305"/>
+      <c r="C75" s="309" t="s">
+        <v>340</v>
+      </c>
+      <c r="D75" s="305"/>
+      <c r="E75" s="305"/>
+      <c r="F75" s="305"/>
+      <c r="G75" s="305"/>
+      <c r="H75" s="302"/>
+      <c r="I75" s="302"/>
+      <c r="J75" s="302"/>
     </row>
     <row r="76" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A76" s="352"/>
-[...10 lines deleted...]
-      <c r="J76" s="350"/>
+      <c r="A76" s="305"/>
+      <c r="B76" s="305"/>
+      <c r="C76" s="305"/>
+      <c r="D76" s="305"/>
+      <c r="E76" s="305"/>
+      <c r="F76" s="305"/>
+      <c r="G76" s="305"/>
+      <c r="H76" s="302"/>
+      <c r="I76" s="302"/>
+      <c r="J76" s="302"/>
     </row>
     <row r="77" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A77" s="352"/>
-[...10 lines deleted...]
-      <c r="J77" s="350"/>
+      <c r="A77" s="305"/>
+      <c r="B77" s="305"/>
+      <c r="C77" s="305"/>
+      <c r="D77" s="305"/>
+      <c r="E77" s="305"/>
+      <c r="F77" s="305"/>
+      <c r="G77" s="305"/>
+      <c r="H77" s="302"/>
+      <c r="I77" s="302"/>
+      <c r="J77" s="302"/>
     </row>
     <row r="78" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A78" s="352"/>
-[...10 lines deleted...]
-      <c r="J78" s="350"/>
+      <c r="A78" s="311" t="s">
+        <v>172</v>
+      </c>
+      <c r="B78" s="312"/>
+      <c r="C78" s="347" t="s">
+        <v>341</v>
+      </c>
+      <c r="D78" s="312"/>
+      <c r="E78" s="312"/>
+      <c r="F78" s="312"/>
+      <c r="G78" s="312"/>
+      <c r="H78" s="313"/>
+      <c r="I78" s="313"/>
+      <c r="J78" s="302"/>
     </row>
     <row r="79" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A79" s="352"/>
-[...10 lines deleted...]
-      <c r="J79" s="350"/>
+      <c r="A79" s="305"/>
+      <c r="B79" s="305"/>
+      <c r="C79" s="309" t="s">
+        <v>342</v>
+      </c>
+      <c r="D79" s="305"/>
+      <c r="E79" s="305"/>
+      <c r="F79" s="305"/>
+      <c r="G79" s="305"/>
+      <c r="H79" s="302"/>
+      <c r="I79" s="302"/>
+      <c r="J79" s="302"/>
     </row>
     <row r="80" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A80" s="367" t="s">
-[...12 lines deleted...]
-      <c r="J80" s="350"/>
+      <c r="A80" s="305"/>
+      <c r="B80" s="305"/>
+      <c r="C80" s="308"/>
+      <c r="D80" s="305"/>
+      <c r="E80" s="305"/>
+      <c r="F80" s="305"/>
+      <c r="G80" s="305"/>
+      <c r="H80" s="302"/>
+      <c r="I80" s="302"/>
+      <c r="J80" s="302"/>
     </row>
     <row r="81" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A81" s="352"/>
-[...10 lines deleted...]
-      <c r="J81" s="350"/>
+      <c r="A81" s="314"/>
+      <c r="B81" s="314"/>
+      <c r="C81" s="314"/>
+      <c r="D81" s="314"/>
+      <c r="E81" s="314"/>
+      <c r="F81" s="314"/>
+      <c r="G81" s="314"/>
+      <c r="H81" s="315"/>
+      <c r="I81" s="315"/>
+      <c r="J81" s="315"/>
     </row>
     <row r="82" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A82" s="352"/>
-[...10 lines deleted...]
-      <c r="J82" s="350"/>
+      <c r="A82" s="314"/>
+      <c r="B82" s="314"/>
+      <c r="C82" s="348" t="s">
+        <v>345</v>
+      </c>
+      <c r="D82" s="305"/>
+      <c r="E82" s="305"/>
+      <c r="F82" s="305"/>
+      <c r="G82" s="305"/>
+      <c r="H82" s="315"/>
+      <c r="I82" s="315"/>
+      <c r="J82" s="315"/>
     </row>
     <row r="83" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A83" s="352"/>
-[...10 lines deleted...]
-      <c r="J83" s="350"/>
+      <c r="A83" s="314"/>
+      <c r="B83" s="314"/>
+      <c r="C83" s="348" t="s">
+        <v>346</v>
+      </c>
+      <c r="D83" s="305"/>
+      <c r="E83" s="305"/>
+      <c r="F83" s="305"/>
+      <c r="G83" s="305"/>
+      <c r="H83" s="315"/>
+      <c r="I83" s="315"/>
+      <c r="J83" s="315"/>
     </row>
     <row r="84" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A84" s="352"/>
-[...8 lines deleted...]
-      <c r="J84" s="350"/>
+      <c r="A84" s="314"/>
+      <c r="B84" s="314"/>
+      <c r="C84" s="348" t="s">
+        <v>343</v>
+      </c>
+      <c r="D84" s="305"/>
+      <c r="E84" s="305"/>
+      <c r="F84" s="305"/>
+      <c r="G84" s="305"/>
+      <c r="H84" s="315"/>
+      <c r="I84" s="315"/>
+      <c r="J84" s="315"/>
     </row>
     <row r="85" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A85" s="396" t="s">
-[...12 lines deleted...]
-      <c r="J85" s="350"/>
+      <c r="A85" s="314"/>
+      <c r="B85" s="314"/>
+      <c r="C85" s="305"/>
+      <c r="D85" s="305"/>
+      <c r="E85" s="305"/>
+      <c r="F85" s="305"/>
+      <c r="G85" s="305"/>
+      <c r="H85" s="315"/>
+      <c r="I85" s="315"/>
+      <c r="J85" s="315"/>
     </row>
     <row r="86" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A86" s="352"/>
-[...10 lines deleted...]
-      <c r="J86" s="350"/>
+      <c r="A86" s="314"/>
+      <c r="B86" s="314"/>
+      <c r="C86" s="314" t="s">
+        <v>344</v>
+      </c>
+      <c r="D86" s="305"/>
+      <c r="E86" s="305"/>
+      <c r="F86" s="305"/>
+      <c r="G86" s="305"/>
+      <c r="H86" s="315"/>
+      <c r="I86" s="315"/>
+      <c r="J86" s="315"/>
     </row>
     <row r="87" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A87" s="352"/>
-[...8 lines deleted...]
-      <c r="J87" s="350"/>
+      <c r="A87" s="6"/>
+      <c r="B87" s="6"/>
+      <c r="C87" s="6"/>
+      <c r="D87" s="6"/>
+      <c r="E87" s="6"/>
+      <c r="F87" s="6"/>
+      <c r="G87" s="6"/>
     </row>
     <row r="88" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A88" s="366" t="s">
-[...12 lines deleted...]
-      <c r="J88" s="350"/>
+      <c r="A88" s="6"/>
+      <c r="B88" s="6"/>
+      <c r="C88" s="6"/>
+      <c r="D88" s="6"/>
+      <c r="E88" s="6"/>
+      <c r="F88" s="6"/>
+      <c r="G88" s="6"/>
     </row>
     <row r="89" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A89" s="352"/>
-[...8 lines deleted...]
-      <c r="J89" s="350"/>
+      <c r="A89" s="6"/>
+      <c r="B89" s="6"/>
+      <c r="C89" s="6"/>
+      <c r="D89" s="6"/>
+      <c r="E89" s="6"/>
+      <c r="F89" s="6"/>
+      <c r="G89" s="6"/>
     </row>
     <row r="90" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A90" s="357" t="s">
-[...12 lines deleted...]
-      <c r="J90" s="350"/>
+      <c r="A90" s="6"/>
+      <c r="B90" s="6"/>
+      <c r="C90" s="6"/>
+      <c r="D90" s="6"/>
+      <c r="E90" s="6"/>
+      <c r="F90" s="6"/>
+      <c r="G90" s="6"/>
     </row>
     <row r="91" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A91" s="352"/>
-[...10 lines deleted...]
-      <c r="J91" s="350"/>
+      <c r="A91" s="6"/>
+      <c r="B91" s="6"/>
+      <c r="C91" s="6"/>
+      <c r="D91" s="6"/>
+      <c r="E91" s="6"/>
+      <c r="F91" s="6"/>
+      <c r="G91" s="6"/>
     </row>
     <row r="92" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A92" s="352"/>
-[...10 lines deleted...]
-      <c r="J92" s="350"/>
+      <c r="A92" s="6"/>
+      <c r="B92" s="6"/>
+      <c r="C92" s="6"/>
+      <c r="D92" s="6"/>
+      <c r="E92" s="6"/>
+      <c r="F92" s="6"/>
+      <c r="G92" s="6"/>
     </row>
     <row r="93" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A93" s="352"/>
-[...10 lines deleted...]
-      <c r="J93" s="350"/>
+      <c r="A93" s="6"/>
+      <c r="B93" s="6"/>
+      <c r="C93" s="6"/>
+      <c r="D93" s="6"/>
+      <c r="E93" s="6"/>
+      <c r="F93" s="6"/>
+      <c r="G93" s="6"/>
     </row>
     <row r="94" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A94" s="352"/>
-[...8 lines deleted...]
-      <c r="J94" s="350"/>
+      <c r="A94" s="6"/>
+      <c r="B94" s="6"/>
+      <c r="C94" s="6"/>
+      <c r="D94" s="6"/>
+      <c r="E94" s="6"/>
+      <c r="F94" s="6"/>
+      <c r="G94" s="6"/>
     </row>
     <row r="95" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A95" s="352"/>
-[...8 lines deleted...]
-      <c r="J95" s="350"/>
+      <c r="A95" s="6"/>
+      <c r="B95" s="6"/>
+      <c r="C95" s="6"/>
+      <c r="D95" s="6"/>
+      <c r="E95" s="6"/>
+      <c r="F95" s="6"/>
+      <c r="G95" s="6"/>
     </row>
     <row r="96" spans="1:10" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A96" s="352"/>
-[...598 lines deleted...]
-      <c r="G146" s="6"/>
+      <c r="A96" s="6"/>
+      <c r="B96" s="6"/>
+      <c r="C96" s="6"/>
+      <c r="D96" s="6"/>
+      <c r="E96" s="6"/>
+      <c r="F96" s="6"/>
+      <c r="G96" s="6"/>
+    </row>
+    <row r="97" spans="1:7" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A97" s="6"/>
+      <c r="B97" s="6"/>
+      <c r="C97" s="6"/>
+      <c r="D97" s="6"/>
+      <c r="E97" s="6"/>
+      <c r="F97" s="6"/>
+      <c r="G97" s="6"/>
+    </row>
+    <row r="98" spans="1:7" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A98" s="6"/>
+      <c r="B98" s="6"/>
+      <c r="C98" s="6"/>
+      <c r="D98" s="6"/>
+      <c r="E98" s="6"/>
+      <c r="F98" s="6"/>
+      <c r="G98" s="6"/>
+    </row>
+    <row r="99" spans="1:7" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A99" s="6"/>
+      <c r="B99" s="6"/>
+      <c r="C99" s="6"/>
+      <c r="D99" s="6"/>
+      <c r="E99" s="6"/>
+      <c r="F99" s="6"/>
+      <c r="G99" s="6"/>
+    </row>
+    <row r="100" spans="1:7" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A100" s="6"/>
+      <c r="B100" s="6"/>
+      <c r="C100" s="6"/>
+      <c r="D100" s="6"/>
+      <c r="E100" s="6"/>
+      <c r="F100" s="6"/>
+      <c r="G100" s="6"/>
+    </row>
+    <row r="101" spans="1:7" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A101" s="6"/>
+      <c r="B101" s="6"/>
+      <c r="C101" s="6"/>
+      <c r="D101" s="6"/>
+      <c r="E101" s="6"/>
+      <c r="F101" s="6"/>
+      <c r="G101" s="6"/>
+    </row>
+    <row r="102" spans="1:7" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A102" s="6"/>
+      <c r="B102" s="6"/>
+      <c r="C102" s="6"/>
+      <c r="D102" s="6"/>
+      <c r="E102" s="6"/>
+      <c r="F102" s="6"/>
+      <c r="G102" s="6"/>
+    </row>
+    <row r="103" spans="1:7" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A103" s="6"/>
+      <c r="B103" s="6"/>
+      <c r="C103" s="6"/>
+      <c r="D103" s="6"/>
+      <c r="E103" s="6"/>
+      <c r="F103" s="6"/>
+      <c r="G103" s="6"/>
+    </row>
+    <row r="104" spans="1:7" ht="14.25" x14ac:dyDescent="0.2">
+      <c r="A104" s="6"/>
+      <c r="B104" s="6"/>
+      <c r="C104" s="6"/>
+      <c r="D104" s="6"/>
+      <c r="E104" s="6"/>
+      <c r="F104" s="6"/>
+      <c r="G104" s="6"/>
     </row>
   </sheetData>
   <pageMargins left="0.78740157499999996" right="0.78740157499999996" top="0.984251969" bottom="0.984251969" header="0.4921259845" footer="0.4921259845"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="360" verticalDpi="360" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Tabelle21"/>
   <dimension ref="A1:L32"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScale="125" zoomScaleNormal="125" workbookViewId="0">
-      <selection activeCell="B9" sqref="B9"/>
+      <selection activeCell="D15" sqref="D15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="22.85546875" style="167" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="13" max="16384" width="11.42578125" style="167"/>
+    <col min="1" max="1" width="22.85546875" style="149" customWidth="1"/>
+    <col min="2" max="2" width="37" style="149" customWidth="1"/>
+    <col min="3" max="3" width="3.5703125" style="149" customWidth="1"/>
+    <col min="4" max="5" width="13.85546875" style="149" customWidth="1"/>
+    <col min="6" max="6" width="3.5703125" style="149" customWidth="1"/>
+    <col min="7" max="7" width="14.7109375" style="149" customWidth="1"/>
+    <col min="8" max="8" width="23.42578125" style="149" customWidth="1"/>
+    <col min="9" max="9" width="3.5703125" style="149" customWidth="1"/>
+    <col min="10" max="10" width="17.5703125" style="149" customWidth="1"/>
+    <col min="11" max="11" width="5.140625" style="149" customWidth="1"/>
+    <col min="12" max="12" width="11.42578125" style="149" customWidth="1"/>
+    <col min="13" max="16384" width="11.42578125" style="149"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="20.25" x14ac:dyDescent="0.3">
-      <c r="A1" s="413" t="s">
+      <c r="A1" s="375" t="s">
         <v>98</v>
       </c>
-      <c r="B1" s="413"/>
-[...8 lines deleted...]
-      <c r="K1" s="413"/>
+      <c r="B1" s="375"/>
+      <c r="C1" s="375"/>
+      <c r="D1" s="375"/>
+      <c r="E1" s="375"/>
+      <c r="F1" s="375"/>
+      <c r="G1" s="375"/>
+      <c r="H1" s="375"/>
+      <c r="I1" s="375"/>
+      <c r="J1" s="375"/>
+      <c r="K1" s="375"/>
     </row>
     <row r="2" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="A2" s="414" t="s">
+      <c r="A2" s="376" t="s">
         <v>183</v>
       </c>
-      <c r="B2" s="414"/>
-[...8 lines deleted...]
-      <c r="K2" s="414"/>
+      <c r="B2" s="376"/>
+      <c r="C2" s="376"/>
+      <c r="D2" s="376"/>
+      <c r="E2" s="376"/>
+      <c r="F2" s="376"/>
+      <c r="G2" s="376"/>
+      <c r="H2" s="376"/>
+      <c r="I2" s="376"/>
+      <c r="J2" s="376"/>
+      <c r="K2" s="376"/>
     </row>
     <row r="3" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="200" t="s">
-[...11 lines deleted...]
-      <c r="K3" s="169"/>
+      <c r="A3" s="178" t="s">
+        <v>200</v>
+      </c>
+      <c r="B3" s="181" t="s">
+        <v>361</v>
+      </c>
+      <c r="C3" s="151"/>
+      <c r="D3" s="151"/>
+      <c r="E3" s="151"/>
+      <c r="F3" s="151"/>
+      <c r="G3" s="151"/>
+      <c r="H3" s="151"/>
+      <c r="I3" s="151"/>
+      <c r="J3" s="151"/>
+      <c r="K3" s="151"/>
     </row>
     <row r="4" spans="1:11" ht="30.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="201" t="s">
+      <c r="A4" s="179" t="s">
         <v>184</v>
       </c>
-      <c r="B4" s="170" t="s">
+      <c r="B4" s="152" t="s">
         <v>185</v>
       </c>
-      <c r="C4" s="169"/>
-      <c r="D4" s="415" t="s">
+      <c r="C4" s="151"/>
+      <c r="D4" s="377" t="s">
+        <v>198</v>
+      </c>
+      <c r="E4" s="378"/>
+      <c r="F4" s="151"/>
+      <c r="G4" s="153" t="s">
+        <v>186</v>
+      </c>
+      <c r="H4" s="153"/>
+      <c r="I4" s="151"/>
+      <c r="J4" s="154" t="s">
+        <v>101</v>
+      </c>
+      <c r="K4" s="151"/>
+    </row>
+    <row r="5" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A5" s="151" t="s">
+        <v>99</v>
+      </c>
+      <c r="B5" s="155" t="s">
+        <v>362</v>
+      </c>
+      <c r="C5" s="150"/>
+      <c r="D5" s="156">
+        <v>70</v>
+      </c>
+      <c r="E5" s="156">
+        <v>30</v>
+      </c>
+      <c r="F5" s="157"/>
+      <c r="G5" s="281"/>
+      <c r="H5" s="153" t="s">
+        <v>23</v>
+      </c>
+      <c r="I5" s="151"/>
+      <c r="J5" s="156" t="s">
+        <v>405</v>
+      </c>
+      <c r="K5" s="151"/>
+    </row>
+    <row r="6" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="151" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" s="155" t="s">
+        <v>363</v>
+      </c>
+      <c r="C6" s="150"/>
+      <c r="D6" s="156">
+        <v>70</v>
+      </c>
+      <c r="E6" s="156">
+        <v>30</v>
+      </c>
+      <c r="F6" s="157"/>
+      <c r="G6" s="281"/>
+      <c r="H6" s="171" t="s">
+        <v>187</v>
+      </c>
+      <c r="I6" s="171"/>
+      <c r="J6" s="171"/>
+      <c r="K6" s="151"/>
+    </row>
+    <row r="7" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A7" s="151" t="s">
+        <v>87</v>
+      </c>
+      <c r="B7" s="155"/>
+      <c r="C7" s="150"/>
+      <c r="D7" s="156"/>
+      <c r="E7" s="156"/>
+      <c r="F7" s="157"/>
+      <c r="G7" s="281"/>
+      <c r="H7" s="173" t="s">
+        <v>188</v>
+      </c>
+      <c r="I7" s="151"/>
+      <c r="J7" s="151"/>
+      <c r="K7" s="151"/>
+    </row>
+    <row r="8" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="151" t="s">
+        <v>88</v>
+      </c>
+      <c r="B8" s="155"/>
+      <c r="C8" s="150"/>
+      <c r="D8" s="156"/>
+      <c r="E8" s="156"/>
+      <c r="F8" s="157"/>
+      <c r="G8" s="281"/>
+      <c r="H8" s="171" t="s">
+        <v>196</v>
+      </c>
+      <c r="I8" s="171"/>
+      <c r="J8" s="174">
+        <v>200</v>
+      </c>
+      <c r="K8" s="151"/>
+    </row>
+    <row r="9" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="151" t="s">
+        <v>89</v>
+      </c>
+      <c r="B9" s="158"/>
+      <c r="C9" s="150"/>
+      <c r="D9" s="159"/>
+      <c r="E9" s="159"/>
+      <c r="F9" s="157"/>
+      <c r="G9" s="159"/>
+      <c r="H9" s="172" t="s">
+        <v>215</v>
+      </c>
+      <c r="I9" s="151"/>
+      <c r="J9" s="151"/>
+      <c r="K9" s="151"/>
+    </row>
+    <row r="10" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="151" t="s">
+        <v>90</v>
+      </c>
+      <c r="B10" s="158"/>
+      <c r="C10" s="150"/>
+      <c r="D10" s="159"/>
+      <c r="E10" s="159"/>
+      <c r="F10" s="157"/>
+      <c r="G10" s="159"/>
+      <c r="H10" s="180" t="s">
+        <v>253</v>
+      </c>
+      <c r="I10" s="151"/>
+      <c r="J10" s="253"/>
+      <c r="K10" s="151"/>
+    </row>
+    <row r="11" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="151" t="s">
+        <v>91</v>
+      </c>
+      <c r="B11" s="158"/>
+      <c r="C11" s="150"/>
+      <c r="D11" s="159"/>
+      <c r="E11" s="159"/>
+      <c r="F11" s="157"/>
+      <c r="G11" s="159"/>
+      <c r="H11" s="180" t="s">
+        <v>254</v>
+      </c>
+      <c r="I11" s="255"/>
+      <c r="J11" s="253"/>
+      <c r="K11" s="151"/>
+    </row>
+    <row r="12" spans="1:11" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="151" t="s">
+        <v>100</v>
+      </c>
+      <c r="B12" s="158"/>
+      <c r="C12" s="150"/>
+      <c r="D12" s="159"/>
+      <c r="E12" s="159"/>
+      <c r="F12" s="157"/>
+      <c r="G12" s="159"/>
+      <c r="H12" s="252" t="s">
+        <v>252</v>
+      </c>
+      <c r="I12" s="253"/>
+      <c r="J12" s="253"/>
+      <c r="K12" s="151"/>
+    </row>
+    <row r="13" spans="1:11" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A13" s="180" t="s">
+        <v>189</v>
+      </c>
+      <c r="B13" s="160" t="s">
+        <v>190</v>
+      </c>
+      <c r="C13" s="150"/>
+      <c r="D13" s="161" t="s">
+        <v>191</v>
+      </c>
+      <c r="E13" s="157" t="s">
+        <v>192</v>
+      </c>
+      <c r="F13" s="151"/>
+      <c r="G13" s="157"/>
+      <c r="H13" s="151"/>
+      <c r="I13" s="151"/>
+      <c r="J13" s="180" t="s">
+        <v>126</v>
+      </c>
+      <c r="K13" s="151"/>
+    </row>
+    <row r="14" spans="1:11" ht="23.25" x14ac:dyDescent="0.25">
+      <c r="A14" s="151" t="s">
+        <v>0</v>
+      </c>
+      <c r="B14" s="259" t="s">
+        <v>221</v>
+      </c>
+      <c r="C14" s="150"/>
+      <c r="D14" s="282">
+        <v>210</v>
+      </c>
+      <c r="E14" s="151"/>
+      <c r="F14" s="151"/>
+      <c r="G14" s="157" t="s">
+        <v>125</v>
+      </c>
+      <c r="H14" s="353" t="s">
+        <v>376</v>
+      </c>
+      <c r="I14" s="151"/>
+      <c r="J14" s="158" t="s">
+        <v>367</v>
+      </c>
+      <c r="K14" s="151"/>
+    </row>
+    <row r="15" spans="1:11" ht="24.75" x14ac:dyDescent="0.25">
+      <c r="A15" s="151" t="s">
         <v>199</v>
       </c>
-      <c r="E4" s="416"/>
-[...12 lines deleted...]
-      <c r="A5" s="169" t="s">
+      <c r="B15" s="356" t="s">
+        <v>382</v>
+      </c>
+      <c r="C15" s="150"/>
+      <c r="D15" s="151"/>
+      <c r="E15" s="159" t="s">
+        <v>193</v>
+      </c>
+      <c r="F15" s="151"/>
+      <c r="G15" s="157" t="s">
+        <v>124</v>
+      </c>
+      <c r="H15" s="353" t="s">
+        <v>375</v>
+      </c>
+      <c r="I15" s="151"/>
+      <c r="J15" s="158" t="s">
+        <v>367</v>
+      </c>
+      <c r="K15" s="151"/>
+    </row>
+    <row r="16" spans="1:11" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A16" s="151" t="s">
+        <v>122</v>
+      </c>
+      <c r="B16" s="158" t="s">
+        <v>366</v>
+      </c>
+      <c r="C16" s="150"/>
+      <c r="D16" s="151"/>
+      <c r="E16" s="159" t="s">
+        <v>193</v>
+      </c>
+      <c r="F16" s="151"/>
+      <c r="G16" s="157" t="s">
+        <v>124</v>
+      </c>
+      <c r="H16" s="353" t="s">
+        <v>369</v>
+      </c>
+      <c r="I16" s="151"/>
+      <c r="J16" s="158" t="s">
+        <v>363</v>
+      </c>
+      <c r="K16" s="151"/>
+    </row>
+    <row r="17" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A17" s="151" t="s">
+        <v>122</v>
+      </c>
+      <c r="B17" s="158"/>
+      <c r="C17" s="150"/>
+      <c r="D17" s="151"/>
+      <c r="E17" s="158"/>
+      <c r="F17" s="151"/>
+      <c r="G17" s="157" t="s">
+        <v>124</v>
+      </c>
+      <c r="H17" s="353"/>
+      <c r="I17" s="151"/>
+      <c r="J17" s="158"/>
+      <c r="K17" s="151"/>
+    </row>
+    <row r="18" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A18" s="151" t="s">
+        <v>368</v>
+      </c>
+      <c r="B18" s="158" t="s">
+        <v>366</v>
+      </c>
+      <c r="C18" s="150"/>
+      <c r="D18" s="151"/>
+      <c r="E18" s="158"/>
+      <c r="F18" s="151"/>
+      <c r="G18" s="157" t="s">
+        <v>124</v>
+      </c>
+      <c r="H18" s="354" t="s">
+        <v>370</v>
+      </c>
+      <c r="I18" s="151"/>
+      <c r="J18" s="158" t="s">
+        <v>363</v>
+      </c>
+      <c r="K18" s="151"/>
+    </row>
+    <row r="19" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A19" s="151" t="s">
+        <v>123</v>
+      </c>
+      <c r="B19" s="158"/>
+      <c r="C19" s="150"/>
+      <c r="D19" s="151"/>
+      <c r="E19" s="158"/>
+      <c r="F19" s="151"/>
+      <c r="G19" s="157" t="s">
+        <v>124</v>
+      </c>
+      <c r="H19" s="353"/>
+      <c r="I19" s="151"/>
+      <c r="J19" s="158"/>
+      <c r="K19" s="151"/>
+    </row>
+    <row r="20" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A20" s="151" t="s">
+        <v>138</v>
+      </c>
+      <c r="B20" s="158" t="s">
+        <v>371</v>
+      </c>
+      <c r="C20" s="150"/>
+      <c r="D20" s="151"/>
+      <c r="E20" s="151"/>
+      <c r="F20" s="151"/>
+      <c r="G20" s="157" t="s">
+        <v>124</v>
+      </c>
+      <c r="H20" s="159" t="s">
+        <v>372</v>
+      </c>
+      <c r="I20" s="151"/>
+      <c r="J20" s="158" t="s">
+        <v>363</v>
+      </c>
+      <c r="K20" s="151"/>
+    </row>
+    <row r="21" spans="1:12" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A21" s="151" t="s">
+        <v>138</v>
+      </c>
+      <c r="B21" s="158" t="s">
+        <v>373</v>
+      </c>
+      <c r="C21" s="150"/>
+      <c r="D21" s="151"/>
+      <c r="E21" s="151"/>
+      <c r="F21" s="151"/>
+      <c r="G21" s="157" t="s">
+        <v>124</v>
+      </c>
+      <c r="H21" s="159" t="s">
+        <v>374</v>
+      </c>
+      <c r="I21" s="151"/>
+      <c r="J21" s="158" t="s">
+        <v>362</v>
+      </c>
+      <c r="K21" s="151"/>
+    </row>
+    <row r="22" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A22" s="151"/>
+      <c r="B22" s="151"/>
+      <c r="C22" s="151"/>
+      <c r="D22" s="151"/>
+      <c r="E22" s="151"/>
+      <c r="F22" s="151"/>
+      <c r="G22" s="151"/>
+      <c r="H22" s="151"/>
+      <c r="I22" s="151"/>
+      <c r="J22" s="151"/>
+      <c r="K22" s="151"/>
+    </row>
+    <row r="23" spans="1:12" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A23" s="165" t="s">
+        <v>194</v>
+      </c>
+      <c r="B23" s="163"/>
+      <c r="C23" s="163"/>
+      <c r="D23" s="164" t="s">
+        <v>377</v>
+      </c>
+      <c r="E23" s="165" t="s">
+        <v>20</v>
+      </c>
+      <c r="F23" s="166"/>
+      <c r="G23" s="167" t="s">
+        <v>195</v>
+      </c>
+      <c r="H23" s="162" t="s">
+        <v>197</v>
+      </c>
+      <c r="I23" s="163"/>
+      <c r="J23" s="163"/>
+      <c r="K23" s="163"/>
+    </row>
+    <row r="24" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A24" s="163"/>
+      <c r="B24" s="168" t="s">
         <v>99</v>
       </c>
-      <c r="B5" s="173"/>
-[...15 lines deleted...]
-      <c r="A6" s="169" t="s">
+      <c r="C24" s="163"/>
+      <c r="D24" s="169"/>
+      <c r="E24" s="169"/>
+      <c r="F24" s="163"/>
+      <c r="G24" s="170">
+        <v>29.98</v>
+      </c>
+      <c r="H24" s="158" t="s">
+        <v>364</v>
+      </c>
+      <c r="I24" s="163"/>
+      <c r="J24" s="163"/>
+      <c r="K24" s="163"/>
+    </row>
+    <row r="25" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A25" s="163"/>
+      <c r="B25" s="168" t="s">
         <v>26</v>
       </c>
-      <c r="B6" s="173"/>
-[...13 lines deleted...]
-      <c r="A7" s="169" t="s">
+      <c r="C25" s="163"/>
+      <c r="D25" s="169">
+        <v>6.42</v>
+      </c>
+      <c r="E25" s="169"/>
+      <c r="F25" s="163"/>
+      <c r="G25" s="170">
+        <v>18.41</v>
+      </c>
+      <c r="H25" s="158" t="s">
+        <v>364</v>
+      </c>
+      <c r="I25" s="163"/>
+      <c r="J25" s="163"/>
+      <c r="K25" s="163"/>
+      <c r="L25" s="175"/>
+    </row>
+    <row r="26" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A26" s="163"/>
+      <c r="B26" s="168" t="s">
         <v>87</v>
       </c>
-      <c r="B7" s="344"/>
-[...13 lines deleted...]
-      <c r="A8" s="169" t="s">
+      <c r="C26" s="163"/>
+      <c r="D26" s="169"/>
+      <c r="E26" s="169"/>
+      <c r="F26" s="163"/>
+      <c r="G26" s="170">
+        <v>25.03</v>
+      </c>
+      <c r="H26" s="158" t="s">
+        <v>365</v>
+      </c>
+      <c r="I26" s="163"/>
+      <c r="J26" s="163"/>
+      <c r="K26" s="163"/>
+    </row>
+    <row r="27" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A27" s="163"/>
+      <c r="B27" s="168" t="s">
         <v>88</v>
       </c>
-      <c r="B8" s="344"/>
-[...15 lines deleted...]
-      <c r="A9" s="169" t="s">
+      <c r="C27" s="163"/>
+      <c r="D27" s="169"/>
+      <c r="E27" s="169"/>
+      <c r="F27" s="163"/>
+      <c r="G27" s="170"/>
+      <c r="H27" s="158"/>
+      <c r="I27" s="163"/>
+      <c r="J27" s="163"/>
+      <c r="K27" s="163"/>
+    </row>
+    <row r="28" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A28" s="163"/>
+      <c r="B28" s="168" t="s">
         <v>89</v>
       </c>
-      <c r="B9" s="196"/>
-[...13 lines deleted...]
-      <c r="A10" s="169" t="s">
+      <c r="C28" s="163"/>
+      <c r="D28" s="169"/>
+      <c r="E28" s="169"/>
+      <c r="F28" s="163"/>
+      <c r="G28" s="170"/>
+      <c r="H28" s="158"/>
+      <c r="I28" s="163"/>
+      <c r="J28" s="163"/>
+      <c r="K28" s="163"/>
+    </row>
+    <row r="29" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A29" s="163"/>
+      <c r="B29" s="168" t="s">
         <v>90</v>
       </c>
-      <c r="B10" s="196"/>
-[...13 lines deleted...]
-      <c r="A11" s="169" t="s">
+      <c r="C29" s="163"/>
+      <c r="D29" s="169"/>
+      <c r="E29" s="169"/>
+      <c r="F29" s="163"/>
+      <c r="G29" s="170"/>
+      <c r="H29" s="158"/>
+      <c r="I29" s="163"/>
+      <c r="J29" s="163"/>
+      <c r="K29" s="163"/>
+    </row>
+    <row r="30" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A30" s="163"/>
+      <c r="B30" s="168" t="s">
         <v>91</v>
       </c>
-      <c r="B11" s="196"/>
-[...13 lines deleted...]
-      <c r="A12" s="169" t="s">
+      <c r="C30" s="163"/>
+      <c r="D30" s="169"/>
+      <c r="E30" s="169"/>
+      <c r="F30" s="163"/>
+      <c r="G30" s="170"/>
+      <c r="H30" s="158"/>
+      <c r="I30" s="163"/>
+      <c r="J30" s="163"/>
+      <c r="K30" s="163"/>
+    </row>
+    <row r="31" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A31" s="163"/>
+      <c r="B31" s="168" t="s">
         <v>100</v>
       </c>
-      <c r="B12" s="196"/>
-[...332 lines deleted...]
-      <c r="K31" s="183"/>
+      <c r="C31" s="163"/>
+      <c r="D31" s="169"/>
+      <c r="E31" s="169"/>
+      <c r="F31" s="163"/>
+      <c r="G31" s="170"/>
+      <c r="H31" s="158"/>
+      <c r="I31" s="163"/>
+      <c r="J31" s="163"/>
+      <c r="K31" s="163"/>
     </row>
     <row r="32" spans="1:12" x14ac:dyDescent="0.2">
-      <c r="A32" s="183"/>
-[...9 lines deleted...]
-      <c r="K32" s="183"/>
+      <c r="A32" s="163"/>
+      <c r="B32" s="163"/>
+      <c r="C32" s="163"/>
+      <c r="D32" s="163"/>
+      <c r="E32" s="163"/>
+      <c r="F32" s="163"/>
+      <c r="G32" s="163"/>
+      <c r="H32" s="163"/>
+      <c r="I32" s="163"/>
+      <c r="J32" s="163"/>
+      <c r="K32" s="163"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:K1"/>
     <mergeCell ref="A2:K2"/>
     <mergeCell ref="D4:E4"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="H12" r:id="rId1"/>
+    <hyperlink ref="H12" r:id="rId1" xr:uid="{00000000-0004-0000-0200-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="360" verticalDpi="360" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:E78"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C22" sqref="C22"/>
+      <selection activeCell="C18" sqref="C18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="6.42578125" style="238" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="16384" width="11.42578125" style="234"/>
+    <col min="1" max="1" width="6.42578125" style="212" customWidth="1"/>
+    <col min="2" max="2" width="18.85546875" style="208" customWidth="1"/>
+    <col min="3" max="3" width="64.28515625" style="208" customWidth="1"/>
+    <col min="4" max="4" width="42.140625" style="208" customWidth="1"/>
+    <col min="5" max="5" width="44.140625" style="208" customWidth="1"/>
+    <col min="6" max="16384" width="11.42578125" style="208"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="26.25" x14ac:dyDescent="0.4">
-      <c r="A1" s="232" t="s">
+      <c r="A1" s="206" t="s">
+        <v>203</v>
+      </c>
+      <c r="B1" s="207"/>
+      <c r="C1" s="207"/>
+      <c r="D1" s="207"/>
+      <c r="E1" s="207"/>
+    </row>
+    <row r="2" spans="1:5" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="209" t="s">
         <v>204</v>
       </c>
-      <c r="B1" s="233"/>
-[...5 lines deleted...]
-      <c r="A2" s="235" t="s">
+      <c r="B2" s="210" t="s">
         <v>205</v>
       </c>
-      <c r="B2" s="236" t="s">
+      <c r="C2" s="211" t="s">
+        <v>208</v>
+      </c>
+      <c r="D2" s="211" t="s">
         <v>206</v>
       </c>
-      <c r="C2" s="237" t="s">
+      <c r="E2" s="209" t="s">
         <v>209</v>
       </c>
-      <c r="D2" s="237" t="s">
-[...4 lines deleted...]
-      </c>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="D3" s="239"/>
-      <c r="E3" s="239"/>
+      <c r="D3" s="213"/>
+      <c r="E3" s="213"/>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="D4" s="239"/>
-      <c r="E4" s="239"/>
+      <c r="D4" s="213"/>
+      <c r="E4" s="213"/>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="D5" s="239"/>
-      <c r="E5" s="239"/>
+      <c r="D5" s="213"/>
+      <c r="E5" s="213"/>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="D6" s="239"/>
-      <c r="E6" s="239"/>
+      <c r="D6" s="213"/>
+      <c r="E6" s="213"/>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="D7" s="239"/>
-      <c r="E7" s="239"/>
+      <c r="D7" s="213"/>
+      <c r="E7" s="213"/>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="D8" s="239"/>
-      <c r="E8" s="239"/>
+      <c r="D8" s="213"/>
+      <c r="E8" s="213"/>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="D9" s="239"/>
-      <c r="E9" s="239"/>
+      <c r="D9" s="213"/>
+      <c r="E9" s="213"/>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="D10" s="239"/>
-      <c r="E10" s="239"/>
+      <c r="D10" s="213"/>
+      <c r="E10" s="213"/>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="D11" s="239"/>
-      <c r="E11" s="239"/>
+      <c r="D11" s="213"/>
+      <c r="E11" s="213"/>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="D12" s="239"/>
-      <c r="E12" s="239"/>
+      <c r="D12" s="213"/>
+      <c r="E12" s="213"/>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="D13" s="239"/>
-      <c r="E13" s="239"/>
+      <c r="D13" s="213"/>
+      <c r="E13" s="213"/>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="D14" s="239"/>
-      <c r="E14" s="239"/>
+      <c r="D14" s="213"/>
+      <c r="E14" s="213"/>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="D15" s="239"/>
-      <c r="E15" s="239"/>
+      <c r="D15" s="213"/>
+      <c r="E15" s="213"/>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.2">
-      <c r="D16" s="239"/>
-      <c r="E16" s="239"/>
+      <c r="D16" s="213"/>
+      <c r="E16" s="213"/>
     </row>
     <row r="17" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D17" s="239"/>
-      <c r="E17" s="239"/>
+      <c r="D17" s="213"/>
+      <c r="E17" s="213"/>
     </row>
     <row r="18" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D18" s="239"/>
-      <c r="E18" s="239"/>
+      <c r="D18" s="213"/>
+      <c r="E18" s="213"/>
     </row>
     <row r="19" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D19" s="239"/>
-      <c r="E19" s="239"/>
+      <c r="D19" s="213"/>
+      <c r="E19" s="213"/>
     </row>
     <row r="20" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D20" s="239"/>
-      <c r="E20" s="239"/>
+      <c r="D20" s="213"/>
+      <c r="E20" s="213"/>
     </row>
     <row r="21" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D21" s="239"/>
-      <c r="E21" s="239"/>
+      <c r="D21" s="213"/>
+      <c r="E21" s="213"/>
     </row>
     <row r="22" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D22" s="239"/>
-      <c r="E22" s="239"/>
+      <c r="D22" s="213"/>
+      <c r="E22" s="213"/>
     </row>
     <row r="23" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D23" s="239"/>
-      <c r="E23" s="239"/>
+      <c r="D23" s="213"/>
+      <c r="E23" s="213"/>
     </row>
     <row r="24" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D24" s="239"/>
-      <c r="E24" s="239"/>
+      <c r="D24" s="213"/>
+      <c r="E24" s="213"/>
     </row>
     <row r="25" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D25" s="239"/>
-      <c r="E25" s="239"/>
+      <c r="D25" s="213"/>
+      <c r="E25" s="213"/>
     </row>
     <row r="26" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D26" s="239"/>
-      <c r="E26" s="239"/>
+      <c r="D26" s="213"/>
+      <c r="E26" s="213"/>
     </row>
     <row r="27" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D27" s="239"/>
-      <c r="E27" s="239"/>
+      <c r="D27" s="213"/>
+      <c r="E27" s="213"/>
     </row>
     <row r="28" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D28" s="239"/>
-      <c r="E28" s="239"/>
+      <c r="D28" s="213"/>
+      <c r="E28" s="213"/>
     </row>
     <row r="29" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D29" s="239"/>
-      <c r="E29" s="239"/>
+      <c r="D29" s="213"/>
+      <c r="E29" s="213"/>
     </row>
     <row r="30" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D30" s="239"/>
-      <c r="E30" s="239"/>
+      <c r="D30" s="213"/>
+      <c r="E30" s="213"/>
     </row>
     <row r="31" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D31" s="239"/>
-      <c r="E31" s="239"/>
+      <c r="D31" s="213"/>
+      <c r="E31" s="213"/>
     </row>
     <row r="32" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D32" s="239"/>
-      <c r="E32" s="239"/>
+      <c r="D32" s="213"/>
+      <c r="E32" s="213"/>
     </row>
     <row r="33" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D33" s="239"/>
-      <c r="E33" s="239"/>
+      <c r="D33" s="213"/>
+      <c r="E33" s="213"/>
     </row>
     <row r="34" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D34" s="239"/>
-      <c r="E34" s="239"/>
+      <c r="D34" s="213"/>
+      <c r="E34" s="213"/>
     </row>
     <row r="35" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D35" s="239"/>
-      <c r="E35" s="239"/>
+      <c r="D35" s="213"/>
+      <c r="E35" s="213"/>
     </row>
     <row r="36" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D36" s="239"/>
-      <c r="E36" s="239"/>
+      <c r="D36" s="213"/>
+      <c r="E36" s="213"/>
     </row>
     <row r="37" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D37" s="239"/>
-      <c r="E37" s="239"/>
+      <c r="D37" s="213"/>
+      <c r="E37" s="213"/>
     </row>
     <row r="38" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D38" s="239"/>
-      <c r="E38" s="239"/>
+      <c r="D38" s="213"/>
+      <c r="E38" s="213"/>
     </row>
     <row r="39" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D39" s="239"/>
-      <c r="E39" s="239"/>
+      <c r="D39" s="213"/>
+      <c r="E39" s="213"/>
     </row>
     <row r="40" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D40" s="239"/>
-      <c r="E40" s="239"/>
+      <c r="D40" s="213"/>
+      <c r="E40" s="213"/>
     </row>
     <row r="41" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D41" s="239"/>
-      <c r="E41" s="239"/>
+      <c r="D41" s="213"/>
+      <c r="E41" s="213"/>
     </row>
     <row r="42" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D42" s="239"/>
-      <c r="E42" s="239"/>
+      <c r="D42" s="213"/>
+      <c r="E42" s="213"/>
     </row>
     <row r="43" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D43" s="239"/>
-      <c r="E43" s="239"/>
+      <c r="D43" s="213"/>
+      <c r="E43" s="213"/>
     </row>
     <row r="44" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D44" s="239"/>
-      <c r="E44" s="239"/>
+      <c r="D44" s="213"/>
+      <c r="E44" s="213"/>
     </row>
     <row r="45" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D45" s="239"/>
-      <c r="E45" s="239"/>
+      <c r="D45" s="213"/>
+      <c r="E45" s="213"/>
     </row>
     <row r="46" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D46" s="239"/>
-      <c r="E46" s="239"/>
+      <c r="D46" s="213"/>
+      <c r="E46" s="213"/>
     </row>
     <row r="47" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D47" s="239"/>
-      <c r="E47" s="239"/>
+      <c r="D47" s="213"/>
+      <c r="E47" s="213"/>
     </row>
     <row r="48" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D48" s="239"/>
-      <c r="E48" s="239"/>
+      <c r="D48" s="213"/>
+      <c r="E48" s="213"/>
     </row>
     <row r="49" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D49" s="239"/>
-      <c r="E49" s="239"/>
+      <c r="D49" s="213"/>
+      <c r="E49" s="213"/>
     </row>
     <row r="50" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D50" s="239"/>
-      <c r="E50" s="239"/>
+      <c r="D50" s="213"/>
+      <c r="E50" s="213"/>
     </row>
     <row r="51" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D51" s="239"/>
-      <c r="E51" s="239"/>
+      <c r="D51" s="213"/>
+      <c r="E51" s="213"/>
     </row>
     <row r="52" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D52" s="239"/>
-      <c r="E52" s="239"/>
+      <c r="D52" s="213"/>
+      <c r="E52" s="213"/>
     </row>
     <row r="53" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D53" s="239"/>
-      <c r="E53" s="239"/>
+      <c r="D53" s="213"/>
+      <c r="E53" s="213"/>
     </row>
     <row r="54" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D54" s="239"/>
-      <c r="E54" s="239"/>
+      <c r="D54" s="213"/>
+      <c r="E54" s="213"/>
     </row>
     <row r="55" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D55" s="239"/>
-      <c r="E55" s="239"/>
+      <c r="D55" s="213"/>
+      <c r="E55" s="213"/>
     </row>
     <row r="56" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D56" s="239"/>
-      <c r="E56" s="239"/>
+      <c r="D56" s="213"/>
+      <c r="E56" s="213"/>
     </row>
     <row r="57" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D57" s="239"/>
-      <c r="E57" s="239"/>
+      <c r="D57" s="213"/>
+      <c r="E57" s="213"/>
     </row>
     <row r="58" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D58" s="239"/>
-      <c r="E58" s="239"/>
+      <c r="D58" s="213"/>
+      <c r="E58" s="213"/>
     </row>
     <row r="59" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D59" s="239"/>
-      <c r="E59" s="239"/>
+      <c r="D59" s="213"/>
+      <c r="E59" s="213"/>
     </row>
     <row r="60" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D60" s="239"/>
-      <c r="E60" s="239"/>
+      <c r="D60" s="213"/>
+      <c r="E60" s="213"/>
     </row>
     <row r="61" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D61" s="239"/>
-      <c r="E61" s="239"/>
+      <c r="D61" s="213"/>
+      <c r="E61" s="213"/>
     </row>
     <row r="62" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D62" s="239"/>
-      <c r="E62" s="239"/>
+      <c r="D62" s="213"/>
+      <c r="E62" s="213"/>
     </row>
     <row r="63" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D63" s="239"/>
-      <c r="E63" s="239"/>
+      <c r="D63" s="213"/>
+      <c r="E63" s="213"/>
     </row>
     <row r="64" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D64" s="239"/>
-      <c r="E64" s="239"/>
+      <c r="D64" s="213"/>
+      <c r="E64" s="213"/>
     </row>
     <row r="65" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D65" s="239"/>
-      <c r="E65" s="239"/>
+      <c r="D65" s="213"/>
+      <c r="E65" s="213"/>
     </row>
     <row r="66" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D66" s="239"/>
-      <c r="E66" s="239"/>
+      <c r="D66" s="213"/>
+      <c r="E66" s="213"/>
     </row>
     <row r="67" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D67" s="239"/>
-      <c r="E67" s="239"/>
+      <c r="D67" s="213"/>
+      <c r="E67" s="213"/>
     </row>
     <row r="68" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D68" s="239"/>
-      <c r="E68" s="239"/>
+      <c r="D68" s="213"/>
+      <c r="E68" s="213"/>
     </row>
     <row r="69" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D69" s="239"/>
-      <c r="E69" s="239"/>
+      <c r="D69" s="213"/>
+      <c r="E69" s="213"/>
     </row>
     <row r="70" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D70" s="239"/>
-      <c r="E70" s="239"/>
+      <c r="D70" s="213"/>
+      <c r="E70" s="213"/>
     </row>
     <row r="71" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D71" s="239"/>
-      <c r="E71" s="239"/>
+      <c r="D71" s="213"/>
+      <c r="E71" s="213"/>
     </row>
     <row r="72" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D72" s="239"/>
-      <c r="E72" s="239"/>
+      <c r="D72" s="213"/>
+      <c r="E72" s="213"/>
     </row>
     <row r="73" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D73" s="239"/>
-      <c r="E73" s="239"/>
+      <c r="D73" s="213"/>
+      <c r="E73" s="213"/>
     </row>
     <row r="74" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D74" s="239"/>
-      <c r="E74" s="239"/>
+      <c r="D74" s="213"/>
+      <c r="E74" s="213"/>
     </row>
     <row r="75" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D75" s="239"/>
-      <c r="E75" s="239"/>
+      <c r="D75" s="213"/>
+      <c r="E75" s="213"/>
     </row>
     <row r="76" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D76" s="239"/>
-      <c r="E76" s="239"/>
+      <c r="D76" s="213"/>
+      <c r="E76" s="213"/>
     </row>
     <row r="77" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D77" s="239"/>
-      <c r="E77" s="239"/>
+      <c r="D77" s="213"/>
+      <c r="E77" s="213"/>
     </row>
     <row r="78" spans="4:5" x14ac:dyDescent="0.2">
-      <c r="D78" s="239"/>
-      <c r="E78" s="239"/>
+      <c r="D78" s="213"/>
+      <c r="E78" s="213"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Tabelle1"/>
-  <dimension ref="A1:G44"/>
+  <dimension ref="A1:J44"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="D21" sqref="D21"/>
-      <selection pane="bottomLeft" activeCell="B33" sqref="B33"/>
+      <selection pane="bottomLeft" activeCell="E8" sqref="E8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="10.28515625" customWidth="1"/>
     <col min="2" max="2" width="35.5703125" customWidth="1"/>
     <col min="3" max="3" width="16.28515625" customWidth="1"/>
     <col min="4" max="4" width="6.5703125" customWidth="1"/>
-    <col min="5" max="5" width="13.42578125" style="40" customWidth="1"/>
-    <col min="6" max="6" width="17" style="40" customWidth="1"/>
+    <col min="5" max="5" width="13.42578125" style="34" customWidth="1"/>
+    <col min="6" max="6" width="17" style="34" customWidth="1"/>
     <col min="7" max="7" width="57.85546875" customWidth="1"/>
+    <col min="10" max="10" width="7" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="22.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
-      <c r="A1" s="417" t="s">
+    <row r="1" spans="1:10" ht="22.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="379" t="s">
         <v>115</v>
       </c>
-      <c r="B1" s="417"/>
-[...7 lines deleted...]
-      <c r="A2" s="105" t="s">
+      <c r="B1" s="379"/>
+      <c r="C1" s="379"/>
+      <c r="D1" s="379"/>
+      <c r="E1" s="379"/>
+      <c r="F1" s="379"/>
+      <c r="G1" s="379"/>
+    </row>
+    <row r="2" spans="1:10" ht="16.5" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="94" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="105" t="s">
+      <c r="B2" s="94" t="s">
         <v>137</v>
       </c>
-      <c r="C2" s="105" t="s">
+      <c r="C2" s="94" t="s">
         <v>116</v>
       </c>
-      <c r="D2" s="105" t="s">
+      <c r="D2" s="94" t="s">
         <v>136</v>
       </c>
-      <c r="E2" s="106" t="s">
+      <c r="E2" s="95" t="s">
         <v>117</v>
       </c>
-      <c r="F2" s="106" t="s">
+      <c r="F2" s="95" t="s">
         <v>139</v>
       </c>
-      <c r="G2" s="105" t="s">
+      <c r="G2" s="94" t="s">
         <v>135</v>
       </c>
-    </row>
-[...110 lines deleted...]
-      <c r="G16" s="126"/>
+      <c r="J2" s="20" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" ht="13.5" thickTop="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="24"/>
+      <c r="B3" s="96" t="s">
+        <v>393</v>
+      </c>
+      <c r="C3" s="96" t="s">
+        <v>394</v>
+      </c>
+      <c r="D3">
+        <v>75</v>
+      </c>
+      <c r="E3" s="78"/>
+      <c r="F3" s="98" t="s">
+        <v>362</v>
+      </c>
+      <c r="G3" s="96" t="s">
+        <v>392</v>
+      </c>
+      <c r="J3" s="20"/>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A4" s="24"/>
+      <c r="B4" s="96" t="s">
+        <v>384</v>
+      </c>
+      <c r="C4" s="96" t="s">
+        <v>385</v>
+      </c>
+      <c r="D4">
+        <v>8</v>
+      </c>
+      <c r="E4" s="78"/>
+      <c r="F4" s="98" t="s">
+        <v>362</v>
+      </c>
+      <c r="G4" s="96" t="s">
+        <v>386</v>
+      </c>
+      <c r="I4" t="s">
+        <v>394</v>
+      </c>
+      <c r="J4" s="20">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A5" s="24"/>
+      <c r="B5" s="96" t="s">
+        <v>384</v>
+      </c>
+      <c r="C5" s="96" t="s">
+        <v>385</v>
+      </c>
+      <c r="D5">
+        <v>8</v>
+      </c>
+      <c r="E5" s="78"/>
+      <c r="F5" s="98" t="s">
+        <v>362</v>
+      </c>
+      <c r="G5" s="96" t="s">
+        <v>387</v>
+      </c>
+      <c r="I5" t="s">
+        <v>385</v>
+      </c>
+      <c r="J5" s="20">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A6" s="24"/>
+      <c r="B6" s="96" t="s">
+        <v>390</v>
+      </c>
+      <c r="C6" s="96" t="s">
+        <v>391</v>
+      </c>
+      <c r="D6">
+        <v>70</v>
+      </c>
+      <c r="E6" s="78">
+        <v>4.5</v>
+      </c>
+      <c r="F6" s="98" t="s">
+        <v>363</v>
+      </c>
+      <c r="G6" s="96" t="s">
+        <v>392</v>
+      </c>
+      <c r="I6" t="s">
+        <v>391</v>
+      </c>
+      <c r="J6" s="20">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A7" s="24"/>
+      <c r="B7" s="96" t="s">
+        <v>384</v>
+      </c>
+      <c r="C7" s="96" t="s">
+        <v>385</v>
+      </c>
+      <c r="D7">
+        <v>8</v>
+      </c>
+      <c r="E7" s="78"/>
+      <c r="F7" s="98" t="s">
+        <v>362</v>
+      </c>
+      <c r="G7" s="96" t="s">
+        <v>395</v>
+      </c>
+      <c r="I7" t="s">
+        <v>397</v>
+      </c>
+      <c r="J7" s="20">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A8" s="24"/>
+      <c r="B8" s="96" t="s">
+        <v>396</v>
+      </c>
+      <c r="C8" s="96" t="s">
+        <v>397</v>
+      </c>
+      <c r="D8">
+        <v>20</v>
+      </c>
+      <c r="E8" s="78"/>
+      <c r="F8" s="98" t="s">
+        <v>362</v>
+      </c>
+      <c r="G8" s="96" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A9" s="24"/>
+      <c r="B9" s="96" t="s">
+        <v>384</v>
+      </c>
+      <c r="C9" s="96" t="s">
+        <v>385</v>
+      </c>
+      <c r="D9">
+        <v>8</v>
+      </c>
+      <c r="E9" s="78"/>
+      <c r="F9" s="98" t="s">
+        <v>362</v>
+      </c>
+      <c r="G9" s="96" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A10" s="24"/>
+      <c r="B10" s="96" t="s">
+        <v>384</v>
+      </c>
+      <c r="C10" s="96" t="s">
+        <v>385</v>
+      </c>
+      <c r="D10">
+        <v>8</v>
+      </c>
+      <c r="E10" s="78"/>
+      <c r="F10" s="98" t="s">
+        <v>362</v>
+      </c>
+      <c r="G10" s="96" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A11" s="24"/>
+      <c r="B11" s="96" t="s">
+        <v>384</v>
+      </c>
+      <c r="C11" s="96" t="s">
+        <v>385</v>
+      </c>
+      <c r="D11">
+        <v>8</v>
+      </c>
+      <c r="E11" s="78"/>
+      <c r="F11" s="98" t="s">
+        <v>362</v>
+      </c>
+      <c r="G11" s="96" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A12" s="24"/>
+      <c r="B12" s="96" t="s">
+        <v>384</v>
+      </c>
+      <c r="C12" s="96" t="s">
+        <v>385</v>
+      </c>
+      <c r="D12">
+        <v>8</v>
+      </c>
+      <c r="E12" s="78"/>
+      <c r="F12" s="98" t="s">
+        <v>362</v>
+      </c>
+      <c r="G12" s="96" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A13" s="24"/>
+      <c r="B13" s="96"/>
+      <c r="C13" s="96"/>
+      <c r="E13" s="78"/>
+      <c r="F13" s="98"/>
+      <c r="G13" s="96"/>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A14" s="24"/>
+      <c r="B14" s="96"/>
+      <c r="C14" s="96"/>
+      <c r="E14" s="78"/>
+      <c r="F14" s="98"/>
+      <c r="G14" s="96"/>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A15" s="24"/>
+      <c r="B15" s="96"/>
+      <c r="C15" s="96"/>
+      <c r="E15" s="78"/>
+      <c r="F15" s="98"/>
+      <c r="G15" s="96"/>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A16" s="24"/>
+      <c r="B16" s="96"/>
+      <c r="C16" s="96"/>
+      <c r="E16" s="78"/>
+      <c r="F16" s="98"/>
+      <c r="G16" s="96" t="s">
+        <v>403</v>
+      </c>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A17" s="30"/>
-[...4 lines deleted...]
-      <c r="G17" s="126"/>
+      <c r="A17" s="24"/>
+      <c r="B17" s="96"/>
+      <c r="C17" s="96"/>
+      <c r="E17" s="78"/>
+      <c r="F17" s="98"/>
+      <c r="G17" s="96"/>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A18" s="30"/>
-[...4 lines deleted...]
-      <c r="G18" s="126"/>
+      <c r="A18" s="24"/>
+      <c r="B18" s="96"/>
+      <c r="C18" s="96"/>
+      <c r="E18" s="78"/>
+      <c r="F18" s="98"/>
+      <c r="G18" s="96"/>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A19" s="30"/>
-[...4 lines deleted...]
-      <c r="G19" s="126"/>
+      <c r="A19" s="24"/>
+      <c r="B19" s="96"/>
+      <c r="C19" s="96"/>
+      <c r="E19" s="78"/>
+      <c r="F19" s="98"/>
+      <c r="G19" s="96"/>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A20" s="30"/>
-[...4 lines deleted...]
-      <c r="G20" s="126"/>
+      <c r="A20" s="24"/>
+      <c r="B20" s="96"/>
+      <c r="C20" s="96"/>
+      <c r="E20" s="78"/>
+      <c r="F20" s="98"/>
+      <c r="G20" s="96"/>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A21" s="30"/>
-[...4 lines deleted...]
-      <c r="G21" s="126"/>
+      <c r="A21" s="24"/>
+      <c r="B21" s="96"/>
+      <c r="C21" s="96"/>
+      <c r="E21" s="78"/>
+      <c r="F21" s="98"/>
+      <c r="G21" s="96"/>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A22" s="30"/>
-[...4 lines deleted...]
-      <c r="G22" s="126"/>
+      <c r="A22" s="24"/>
+      <c r="B22" s="96"/>
+      <c r="C22" s="96"/>
+      <c r="E22" s="78"/>
+      <c r="F22" s="98"/>
+      <c r="G22" s="96"/>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A23" s="30"/>
-[...4 lines deleted...]
-      <c r="G23" s="126"/>
+      <c r="A23" s="24"/>
+      <c r="B23" s="96"/>
+      <c r="C23" s="96"/>
+      <c r="E23" s="78"/>
+      <c r="F23" s="98"/>
+      <c r="G23" s="96"/>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A24" s="30"/>
-[...4 lines deleted...]
-      <c r="G24" s="126"/>
+      <c r="A24" s="24"/>
+      <c r="B24" s="96"/>
+      <c r="C24" s="96"/>
+      <c r="E24" s="78"/>
+      <c r="F24" s="98"/>
+      <c r="G24" s="96"/>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A25" s="30"/>
-[...4 lines deleted...]
-      <c r="G25" s="126"/>
+      <c r="A25" s="24"/>
+      <c r="B25" s="96"/>
+      <c r="C25" s="96"/>
+      <c r="E25" s="78"/>
+      <c r="F25" s="98"/>
+      <c r="G25" s="96"/>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A26" s="30"/>
-[...4 lines deleted...]
-      <c r="G26" s="126"/>
+      <c r="A26" s="24"/>
+      <c r="B26" s="96"/>
+      <c r="C26" s="96"/>
+      <c r="E26" s="78"/>
+      <c r="F26" s="78"/>
+      <c r="G26" s="96"/>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A27" s="30"/>
-[...4 lines deleted...]
-      <c r="G27" s="126"/>
+      <c r="A27" s="24"/>
+      <c r="B27" s="96"/>
+      <c r="C27" s="96"/>
+      <c r="E27" s="78"/>
+      <c r="F27" s="98"/>
+      <c r="G27" s="96"/>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A28" s="30"/>
-[...4 lines deleted...]
-      <c r="G28" s="107"/>
+      <c r="A28" s="24"/>
+      <c r="B28" s="96"/>
+      <c r="C28" s="96"/>
+      <c r="E28" s="78"/>
+      <c r="F28" s="98"/>
+      <c r="G28" s="96"/>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A29" s="30"/>
-[...3 lines deleted...]
-      <c r="F29" s="88"/>
+      <c r="A29" s="24"/>
+      <c r="B29" s="96"/>
+      <c r="C29" s="96"/>
+      <c r="E29" s="78"/>
+      <c r="F29" s="78"/>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A30" s="30"/>
-[...3 lines deleted...]
-      <c r="F30" s="88"/>
+      <c r="A30" s="24"/>
+      <c r="B30" s="96"/>
+      <c r="C30" s="96"/>
+      <c r="E30" s="78"/>
+      <c r="F30" s="78"/>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A31" s="30"/>
-[...3 lines deleted...]
-      <c r="F31" s="88"/>
+      <c r="A31" s="24"/>
+      <c r="B31" s="96"/>
+      <c r="C31" s="96"/>
+      <c r="E31" s="78"/>
+      <c r="F31" s="78"/>
     </row>
     <row r="32" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A32" s="30"/>
-[...3 lines deleted...]
-      <c r="F32" s="88"/>
+      <c r="A32" s="24"/>
+      <c r="B32" s="96"/>
+      <c r="C32" s="96"/>
+      <c r="E32" s="78"/>
+      <c r="F32" s="78"/>
     </row>
     <row r="33" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A33" s="30"/>
-[...3 lines deleted...]
-      <c r="F33" s="88"/>
+      <c r="A33" s="24"/>
+      <c r="B33" s="96"/>
+      <c r="C33" s="96"/>
+      <c r="E33" s="78"/>
+      <c r="F33" s="78"/>
     </row>
     <row r="34" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A34" s="30"/>
-[...3 lines deleted...]
-      <c r="F34" s="88"/>
+      <c r="A34" s="24"/>
+      <c r="B34" s="96"/>
+      <c r="C34" s="96"/>
+      <c r="E34" s="78"/>
+      <c r="F34" s="78"/>
     </row>
     <row r="35" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A35" s="30"/>
-[...3 lines deleted...]
-      <c r="F35" s="88"/>
+      <c r="A35" s="24"/>
+      <c r="B35" s="96"/>
+      <c r="C35" s="96"/>
+      <c r="E35" s="78"/>
+      <c r="F35" s="78"/>
     </row>
     <row r="36" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A36" s="30"/>
-[...3 lines deleted...]
-      <c r="F36" s="88"/>
+      <c r="A36" s="24"/>
+      <c r="B36" s="96"/>
+      <c r="C36" s="96"/>
+      <c r="E36" s="78"/>
+      <c r="F36" s="78"/>
     </row>
     <row r="37" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A37" s="30"/>
-[...3 lines deleted...]
-      <c r="F37" s="88"/>
+      <c r="A37" s="24"/>
+      <c r="B37" s="96"/>
+      <c r="C37" s="96"/>
+      <c r="E37" s="78"/>
+      <c r="F37" s="78"/>
     </row>
     <row r="38" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A38" s="30"/>
-[...3 lines deleted...]
-      <c r="F38" s="88"/>
+      <c r="A38" s="24"/>
+      <c r="B38" s="96"/>
+      <c r="C38" s="96"/>
+      <c r="E38" s="78"/>
+      <c r="F38" s="78"/>
     </row>
     <row r="39" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A39" s="30"/>
-[...3 lines deleted...]
-      <c r="F39" s="88"/>
+      <c r="A39" s="24"/>
+      <c r="B39" s="96"/>
+      <c r="C39" s="96"/>
+      <c r="E39" s="78"/>
+      <c r="F39" s="78"/>
     </row>
     <row r="40" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A40" s="30"/>
-[...3 lines deleted...]
-      <c r="F40" s="88"/>
+      <c r="A40" s="24"/>
+      <c r="B40" s="96"/>
+      <c r="C40" s="96"/>
+      <c r="E40" s="78"/>
+      <c r="F40" s="78"/>
     </row>
     <row r="41" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A41" s="30"/>
-[...3 lines deleted...]
-      <c r="F41" s="88"/>
+      <c r="A41" s="24"/>
+      <c r="B41" s="96"/>
+      <c r="C41" s="96"/>
+      <c r="E41" s="78"/>
+      <c r="F41" s="78"/>
     </row>
     <row r="42" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A42" s="30"/>
-[...2 lines deleted...]
-      <c r="F42" s="88"/>
+      <c r="A42" s="24"/>
+      <c r="B42" s="30"/>
+      <c r="E42" s="78"/>
+      <c r="F42" s="78"/>
     </row>
     <row r="43" spans="1:6" ht="13.5" x14ac:dyDescent="0.25">
-      <c r="A43" s="89" t="s">
+      <c r="A43" s="79" t="s">
         <v>118</v>
       </c>
-      <c r="C43" s="72" t="s">
+      <c r="C43" s="64" t="s">
         <v>22</v>
       </c>
-      <c r="D43" s="91">
+      <c r="D43" s="81">
         <f>SUM(D3:D42)</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="E43" s="92">
+        <v>221</v>
+      </c>
+      <c r="E43" s="82">
         <f>SUM(E3:E42)</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="F43" s="97"/>
+        <v>4.5</v>
+      </c>
+      <c r="F43" s="86"/>
     </row>
     <row r="44" spans="1:6" x14ac:dyDescent="0.2">
-      <c r="A44" s="90">
+      <c r="A44" s="80">
         <f>COUNTA(B3:B42)</f>
-        <v>0</v>
+        <v>10</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="B2:C28"/>
-[...1 lines deleted...]
-    <sortCondition ref="A28"/>
+  <autoFilter ref="B2:C28" xr:uid="{00000000-0009-0000-0000-000004000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A3:G6">
+    <sortCondition ref="A6"/>
   </sortState>
   <customSheetViews>
     <customSheetView guid="{A33F8889-3639-4133-9F61-32089B91F717}" showAutoFilter="1" showRuler="0">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="F12" sqref="F12"/>
       <pageMargins left="0.59055118110236227" right="0.19685039370078741" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
       <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967293" verticalDpi="0" r:id="rId1"/>
       <headerFooter alignWithMargins="0"/>
-      <autoFilter ref="B1:G1"/>
+      <autoFilter ref="B1:G1" xr:uid="{B26621AA-6531-47DF-82EC-0E9E31C2498C}"/>
     </customSheetView>
   </customSheetViews>
   <mergeCells count="1">
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <phoneticPr fontId="12" type="noConversion"/>
   <pageMargins left="0.59055118110236227" right="0.19685039370078741" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="4294967293" verticalDpi="0" r:id="rId2"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr codeName="Tabelle4">
     <tabColor rgb="FFFFFF00"/>
     <outlinePr applyStyles="1"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:AA110"/>
+  <dimension ref="A1:AB110"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" showOutlineSymbols="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <pane ySplit="8" topLeftCell="A12" activePane="bottomLeft" state="frozen"/>
+    <sheetView showGridLines="0" showOutlineSymbols="0" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <pane ySplit="8" topLeftCell="A34" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="D21" sqref="D21"/>
-      <selection pane="bottomLeft" activeCell="I108" sqref="I108"/>
+      <selection pane="bottomLeft" activeCell="E36" sqref="E36:E41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" outlineLevelCol="3" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4" style="8" customWidth="1" outlineLevel="1"/>
     <col min="2" max="2" width="7.5703125" style="8" customWidth="1" outlineLevel="1"/>
     <col min="3" max="3" width="9.7109375" style="8" customWidth="1" outlineLevel="1"/>
     <col min="4" max="4" width="42.140625" style="8" customWidth="1" outlineLevel="1"/>
-    <col min="5" max="5" width="10.7109375" style="8" customWidth="1"/>
-[...17 lines deleted...]
-    <col min="28" max="16384" width="11.42578125" style="8"/>
+    <col min="5" max="5" width="9.85546875" style="8" customWidth="1"/>
+    <col min="6" max="6" width="3.7109375" style="11" customWidth="1"/>
+    <col min="7" max="7" width="11" style="366" customWidth="1"/>
+    <col min="8" max="8" width="9.7109375" style="8" customWidth="1"/>
+    <col min="9" max="9" width="4.85546875" style="8" customWidth="1"/>
+    <col min="10" max="10" width="9.5703125" style="8" customWidth="1"/>
+    <col min="11" max="11" width="9.42578125" style="8" customWidth="1"/>
+    <col min="12" max="12" width="10" style="66" customWidth="1"/>
+    <col min="13" max="13" width="9.7109375" style="8" customWidth="1"/>
+    <col min="14" max="14" width="5" style="8" customWidth="1"/>
+    <col min="15" max="15" width="8.7109375" style="8" customWidth="1"/>
+    <col min="16" max="16" width="10" style="8" customWidth="1"/>
+    <col min="17" max="17" width="10" style="66" customWidth="1"/>
+    <col min="18" max="18" width="15.42578125" style="125" customWidth="1" outlineLevel="1"/>
+    <col min="19" max="19" width="10.28515625" style="8" hidden="1" customWidth="1" outlineLevel="3"/>
+    <col min="20" max="20" width="12.85546875" style="8" hidden="1" customWidth="1" outlineLevel="3"/>
+    <col min="21" max="21" width="40.5703125" style="125" customWidth="1" outlineLevel="1"/>
+    <col min="22" max="22" width="11.42578125" style="115" customWidth="1"/>
+    <col min="23" max="28" width="11.42578125" style="8" customWidth="1"/>
+    <col min="29" max="16384" width="11.42578125" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" ht="23.25" x14ac:dyDescent="0.35">
-      <c r="A1" s="45" t="s">
+    <row r="1" spans="1:22" ht="23.25" x14ac:dyDescent="0.35">
+      <c r="A1" s="38" t="s">
         <v>85</v>
       </c>
-      <c r="B1" s="46"/>
-[...21 lines deleted...]
-      <c r="A2" s="422" t="str">
+      <c r="B1" s="39"/>
+      <c r="C1" s="40"/>
+      <c r="D1" s="40"/>
+      <c r="E1" s="41"/>
+      <c r="F1" s="242"/>
+      <c r="G1" s="357"/>
+      <c r="H1" s="36"/>
+      <c r="I1" s="36"/>
+      <c r="J1" s="36"/>
+      <c r="K1" s="36"/>
+      <c r="L1" s="118"/>
+      <c r="M1" s="132"/>
+      <c r="N1" s="132"/>
+      <c r="O1" s="132"/>
+      <c r="P1" s="132"/>
+      <c r="Q1" s="132"/>
+      <c r="R1" s="124"/>
+      <c r="S1" s="132"/>
+      <c r="T1" s="132"/>
+      <c r="U1" s="124"/>
+      <c r="V1" s="177"/>
+    </row>
+    <row r="2" spans="1:22" ht="15.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="384" t="str">
         <f>'A '!J5</f>
         <v>xxxx</v>
       </c>
-      <c r="B2" s="422"/>
-[...37 lines deleted...]
-      <c r="E3" s="343">
+      <c r="B2" s="384"/>
+      <c r="C2" s="214">
+        <f>SUMIF($H$9:$H$98,"",$E$9:$E$98)</f>
+        <v>0</v>
+      </c>
+      <c r="D2" s="286" t="s">
+        <v>148</v>
+      </c>
+      <c r="E2" s="287" t="s">
+        <v>201</v>
+      </c>
+      <c r="F2" s="243"/>
+      <c r="G2" s="358"/>
+      <c r="H2" s="36"/>
+      <c r="I2" s="36"/>
+      <c r="J2" s="254" t="s">
+        <v>201</v>
+      </c>
+      <c r="K2" s="36"/>
+      <c r="L2" s="118"/>
+      <c r="M2" s="183"/>
+      <c r="N2" s="183"/>
+      <c r="O2" s="254" t="s">
+        <v>201</v>
+      </c>
+      <c r="P2" s="183"/>
+      <c r="Q2" s="183"/>
+      <c r="R2" s="124"/>
+      <c r="S2" s="183"/>
+      <c r="T2" s="254" t="s">
+        <v>201</v>
+      </c>
+      <c r="U2" s="124"/>
+    </row>
+    <row r="3" spans="1:22" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="182"/>
+      <c r="B3" s="182"/>
+      <c r="C3" s="41"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="369">
         <f>SUBTOTAL(9,E9:E98)</f>
         <v>0</v>
       </c>
-      <c r="F3" s="329"/>
-[...6 lines deleted...]
-      <c r="J3" s="328">
+      <c r="F3" s="289"/>
+      <c r="G3" s="359"/>
+      <c r="H3" s="289"/>
+      <c r="I3" s="36"/>
+      <c r="J3" s="370">
         <f>SUBTOTAL(9,J9:J98)</f>
         <v>0</v>
       </c>
-      <c r="K3" s="331"/>
-[...6 lines deleted...]
-      <c r="O3" s="328">
+      <c r="K3" s="370">
+        <f>SUBTOTAL(9,K9:K98)</f>
+        <v>0</v>
+      </c>
+      <c r="L3" s="118"/>
+      <c r="M3" s="290"/>
+      <c r="N3" s="290"/>
+      <c r="O3" s="370">
         <f>SUBTOTAL(9,O9:O98)</f>
         <v>0</v>
       </c>
-      <c r="P3" s="332"/>
-[...9 lines deleted...]
-      <c r="A4" s="211" t="s">
+      <c r="P3" s="370">
+        <f>SUBTOTAL(9,P9:P98)</f>
+        <v>0</v>
+      </c>
+      <c r="Q3" s="290"/>
+      <c r="R3" s="291"/>
+      <c r="S3" s="290"/>
+      <c r="T3" s="288">
+        <f>SUBTOTAL(9,T9:T98)</f>
+        <v>0</v>
+      </c>
+      <c r="U3" s="124"/>
+    </row>
+    <row r="4" spans="1:22" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="188" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="280" t="s">
+      <c r="B4" s="251" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="209"/>
-[...5 lines deleted...]
-      <c r="G4" s="279" t="s">
+      <c r="C4" s="186"/>
+      <c r="D4" s="250"/>
+      <c r="E4" s="237"/>
+      <c r="F4" s="395" t="s">
+        <v>359</v>
+      </c>
+      <c r="G4" s="395"/>
+      <c r="H4" s="351" t="s">
         <v>3</v>
       </c>
-      <c r="H4" s="221"/>
-[...8 lines deleted...]
-      <c r="Q4" s="218" t="s">
+      <c r="I4" s="352"/>
+      <c r="J4" s="352"/>
+      <c r="K4" s="352"/>
+      <c r="L4" s="351"/>
+      <c r="M4" s="352"/>
+      <c r="N4" s="352"/>
+      <c r="O4" s="352"/>
+      <c r="P4" s="352"/>
+      <c r="Q4" s="352"/>
+      <c r="R4" s="195" t="s">
         <v>140</v>
       </c>
-      <c r="R4" s="423" t="s">
+      <c r="S4" s="385" t="s">
         <v>121</v>
       </c>
-      <c r="S4" s="424"/>
-[...3 lines deleted...]
-      <c r="A5" s="147" t="s">
+      <c r="T4" s="386"/>
+      <c r="U4" s="260"/>
+    </row>
+    <row r="5" spans="1:22" ht="15" x14ac:dyDescent="0.25">
+      <c r="A5" s="131" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="211" t="s">
+      <c r="B5" s="188" t="s">
         <v>5</v>
       </c>
-      <c r="C5" s="213" t="s">
+      <c r="C5" s="190" t="s">
         <v>6</v>
       </c>
-      <c r="D5" s="211" t="s">
+      <c r="D5" s="188" t="s">
         <v>7</v>
       </c>
-      <c r="E5" s="263" t="s">
+      <c r="E5" s="238" t="s">
         <v>79</v>
       </c>
-      <c r="F5" s="428"/>
-[...7 lines deleted...]
-      <c r="L5" s="432" t="s">
+      <c r="F5" s="396" t="s">
+        <v>360</v>
+      </c>
+      <c r="G5" s="397" t="s">
+        <v>389</v>
+      </c>
+      <c r="H5" s="389" t="s">
+        <v>0</v>
+      </c>
+      <c r="I5" s="390"/>
+      <c r="J5" s="390"/>
+      <c r="K5" s="390"/>
+      <c r="L5" s="391"/>
+      <c r="M5" s="392" t="s">
+        <v>227</v>
+      </c>
+      <c r="N5" s="393"/>
+      <c r="O5" s="393"/>
+      <c r="P5" s="393"/>
+      <c r="Q5" s="394"/>
+      <c r="R5" s="196" t="s">
+        <v>141</v>
+      </c>
+      <c r="S5" s="387" t="s">
         <v>232</v>
       </c>
-      <c r="M5" s="433"/>
-[...13 lines deleted...]
-      <c r="A6" s="147" t="s">
+      <c r="T5" s="388"/>
+      <c r="U5" s="261"/>
+    </row>
+    <row r="6" spans="1:22" ht="15" x14ac:dyDescent="0.25">
+      <c r="A6" s="131" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="147" t="s">
+      <c r="B6" s="131" t="s">
         <v>11</v>
       </c>
-      <c r="C6" s="207" t="s">
+      <c r="C6" s="184" t="s">
         <v>12</v>
       </c>
-      <c r="D6" s="147" t="s">
+      <c r="D6" s="131" t="s">
         <v>13</v>
       </c>
-      <c r="E6" s="264" t="s">
+      <c r="E6" s="239" t="s">
         <v>8</v>
       </c>
-      <c r="F6" s="428"/>
-      <c r="G6" s="266" t="s">
+      <c r="F6" s="396"/>
+      <c r="G6" s="398"/>
+      <c r="H6" s="198" t="s">
         <v>9</v>
       </c>
-      <c r="H6" s="224"/>
-[...1 lines deleted...]
-      <c r="J6" s="225" t="s">
+      <c r="I6" s="198"/>
+      <c r="J6" s="199"/>
+      <c r="K6" s="199" t="s">
         <v>8</v>
       </c>
-      <c r="K6" s="225" t="s">
-[...2 lines deleted...]
-      <c r="L6" s="294" t="s">
+      <c r="L6" s="199" t="s">
+        <v>161</v>
+      </c>
+      <c r="M6" s="264" t="s">
         <v>9</v>
       </c>
-      <c r="M6" s="228"/>
-[...1 lines deleted...]
-      <c r="O6" s="295" t="s">
+      <c r="N6" s="202"/>
+      <c r="O6" s="203"/>
+      <c r="P6" s="265" t="s">
         <v>8</v>
       </c>
-      <c r="P6" s="294" t="s">
+      <c r="Q6" s="264" t="s">
+        <v>163</v>
+      </c>
+      <c r="R6" s="184" t="s">
+        <v>142</v>
+      </c>
+      <c r="S6" s="268"/>
+      <c r="T6" s="269"/>
+      <c r="U6" s="262" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22" ht="15" x14ac:dyDescent="0.25">
+      <c r="A7" s="131" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7" s="192"/>
+      <c r="C7" s="184" t="s">
+        <v>15</v>
+      </c>
+      <c r="D7" s="131"/>
+      <c r="E7" s="239"/>
+      <c r="F7" s="396"/>
+      <c r="G7" s="398"/>
+      <c r="H7" s="198"/>
+      <c r="I7" s="198" t="s">
+        <v>16</v>
+      </c>
+      <c r="J7" s="199"/>
+      <c r="K7" s="226" t="s">
+        <v>211</v>
+      </c>
+      <c r="L7" s="199" t="s">
         <v>162</v>
       </c>
-      <c r="Q6" s="207" t="s">
-[...20 lines deleted...]
-      <c r="H7" s="224" t="s">
+      <c r="M7" s="203"/>
+      <c r="N7" s="202" t="s">
         <v>16</v>
       </c>
-      <c r="I7" s="225"/>
-[...17 lines deleted...]
-      <c r="Q7" s="207" t="s">
+      <c r="O7" s="203"/>
+      <c r="P7" s="266" t="s">
+        <v>211</v>
+      </c>
+      <c r="Q7" s="264" t="s">
+        <v>162</v>
+      </c>
+      <c r="R7" s="184" t="s">
         <v>143</v>
       </c>
-      <c r="R7" s="300" t="s">
+      <c r="S7" s="270" t="s">
         <v>9</v>
       </c>
-      <c r="S7" s="301" t="s">
+      <c r="T7" s="271" t="s">
         <v>8</v>
       </c>
-      <c r="T7" s="147"/>
-[...4 lines deleted...]
-      <c r="C8" s="214" t="s">
+      <c r="U7" s="131"/>
+    </row>
+    <row r="8" spans="1:22" ht="15" x14ac:dyDescent="0.25">
+      <c r="A8" s="189"/>
+      <c r="B8" s="193"/>
+      <c r="C8" s="191" t="s">
         <v>17</v>
       </c>
-      <c r="D8" s="212"/>
-      <c r="E8" s="265" t="s">
+      <c r="D8" s="189"/>
+      <c r="E8" s="240" t="s">
         <v>83</v>
       </c>
-      <c r="F8" s="268"/>
-      <c r="G8" s="267" t="s">
+      <c r="F8" s="241"/>
+      <c r="G8" s="399"/>
+      <c r="H8" s="200" t="s">
         <v>17</v>
       </c>
-      <c r="H8" s="226" t="s">
+      <c r="I8" s="200" t="s">
         <v>18</v>
       </c>
-      <c r="I8" s="227" t="s">
+      <c r="J8" s="201" t="s">
         <v>83</v>
       </c>
-      <c r="J8" s="227" t="s">
+      <c r="K8" s="201" t="s">
         <v>83</v>
       </c>
-      <c r="K8" s="227"/>
-      <c r="L8" s="231" t="s">
+      <c r="L8" s="201"/>
+      <c r="M8" s="205" t="s">
         <v>17</v>
       </c>
-      <c r="M8" s="230" t="s">
+      <c r="N8" s="204" t="s">
         <v>18</v>
       </c>
-      <c r="N8" s="231" t="s">
+      <c r="O8" s="205" t="s">
         <v>83</v>
       </c>
-      <c r="O8" s="231" t="s">
+      <c r="P8" s="205" t="s">
         <v>83</v>
       </c>
-      <c r="P8" s="297"/>
-[...4 lines deleted...]
-      <c r="S8" s="303" t="s">
+      <c r="Q8" s="267"/>
+      <c r="R8" s="197" t="s">
+        <v>388</v>
+      </c>
+      <c r="S8" s="272"/>
+      <c r="T8" s="273" t="s">
         <v>83</v>
       </c>
-      <c r="T8" s="293"/>
-[...2 lines deleted...]
-      <c r="A9" s="208">
+      <c r="U8" s="263"/>
+    </row>
+    <row r="9" spans="1:22" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="185">
         <v>1</v>
       </c>
-      <c r="B9" s="210"/>
-[...5 lines deleted...]
-      <c r="H9" s="198">
+      <c r="B9" s="187"/>
+      <c r="C9" s="55"/>
+      <c r="D9" s="187"/>
+      <c r="E9" s="322"/>
+      <c r="F9" s="323"/>
+      <c r="G9" s="360"/>
+      <c r="H9" s="55"/>
+      <c r="I9" s="176">
         <f>IF(E9&gt;0,VLOOKUP(B9,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I9" s="129">
-[...6 lines deleted...]
-      <c r="M9" s="198" t="str">
+      <c r="J9" s="116">
+        <f>IF(ISNUMBER(E9),E9*I9,0)</f>
+        <v>0</v>
+      </c>
+      <c r="K9" s="328"/>
+      <c r="L9" s="329"/>
+      <c r="M9" s="55"/>
+      <c r="N9" s="176" t="str">
         <f>IF(ISBLANK(E9),"",VLOOKUP(B9,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N9" s="217">
-[...11 lines deleted...]
-      <c r="A10" s="20">
+      <c r="O9" s="194">
+        <f>IF(ISNUMBER(E9),E9*N9,0)</f>
+        <v>0</v>
+      </c>
+      <c r="P9" s="334"/>
+      <c r="Q9" s="329"/>
+      <c r="R9" s="336"/>
+      <c r="S9" s="337"/>
+      <c r="T9" s="338"/>
+      <c r="U9" s="371"/>
+    </row>
+    <row r="10" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A10" s="18">
         <v>2</v>
       </c>
-      <c r="B10" s="210"/>
-[...5 lines deleted...]
-      <c r="H10" s="198">
+      <c r="B10" s="187"/>
+      <c r="C10" s="55"/>
+      <c r="D10" s="187"/>
+      <c r="E10" s="324"/>
+      <c r="F10" s="323"/>
+      <c r="G10" s="360"/>
+      <c r="H10" s="55"/>
+      <c r="I10" s="176">
         <f>IF(E10&gt;0,VLOOKUP(B10,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I10" s="129">
-[...6 lines deleted...]
-      <c r="M10" s="198" t="str">
+      <c r="J10" s="116">
+        <f t="shared" ref="J10:J40" si="0">IF(ISNUMBER(E10),E10*I10,0)</f>
+        <v>0</v>
+      </c>
+      <c r="K10" s="330"/>
+      <c r="L10" s="329"/>
+      <c r="M10" s="55"/>
+      <c r="N10" s="176" t="str">
         <f>IF(ISBLANK(E10),"",VLOOKUP(B10,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N10" s="130">
-[...11 lines deleted...]
-      <c r="A11" s="20">
+      <c r="O10" s="117">
+        <f t="shared" ref="O10:O40" si="1">IF(ISNUMBER(E10),E10*N10,0)</f>
+        <v>0</v>
+      </c>
+      <c r="P10" s="333"/>
+      <c r="Q10" s="329"/>
+      <c r="R10" s="336"/>
+      <c r="S10" s="339"/>
+      <c r="T10" s="340"/>
+      <c r="U10" s="367"/>
+    </row>
+    <row r="11" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A11" s="18">
         <v>3</v>
       </c>
-      <c r="B11" s="210"/>
-[...5 lines deleted...]
-      <c r="H11" s="198">
+      <c r="B11" s="187"/>
+      <c r="C11" s="127"/>
+      <c r="D11" s="187"/>
+      <c r="E11" s="324"/>
+      <c r="F11" s="323"/>
+      <c r="G11" s="360"/>
+      <c r="H11" s="55"/>
+      <c r="I11" s="176">
         <f>IF(E11&gt;0,VLOOKUP(B11,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I11" s="129">
+      <c r="J11" s="116">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J11" s="377"/>
-[...2 lines deleted...]
-      <c r="M11" s="198" t="str">
+      <c r="K11" s="330"/>
+      <c r="L11" s="329"/>
+      <c r="M11" s="55"/>
+      <c r="N11" s="176" t="str">
         <f>IF(ISBLANK(E11),"",VLOOKUP(B11,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N11" s="130">
+      <c r="O11" s="117">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O11" s="380"/>
-[...7 lines deleted...]
-      <c r="A12" s="20">
+      <c r="P11" s="333"/>
+      <c r="Q11" s="329"/>
+      <c r="R11" s="341"/>
+      <c r="S11" s="339"/>
+      <c r="T11" s="340"/>
+      <c r="U11" s="368"/>
+    </row>
+    <row r="12" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A12" s="18">
         <v>4</v>
       </c>
-      <c r="B12" s="210"/>
-[...5 lines deleted...]
-      <c r="H12" s="198">
+      <c r="B12" s="187"/>
+      <c r="C12" s="19"/>
+      <c r="D12" s="128"/>
+      <c r="E12" s="325"/>
+      <c r="F12" s="323"/>
+      <c r="G12" s="360"/>
+      <c r="H12" s="55"/>
+      <c r="I12" s="176">
         <f>IF(E12&gt;0,VLOOKUP(B12,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I12" s="129">
+      <c r="J12" s="116">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J12" s="377"/>
-[...2 lines deleted...]
-      <c r="M12" s="198" t="str">
+      <c r="K12" s="330"/>
+      <c r="L12" s="329"/>
+      <c r="M12" s="55"/>
+      <c r="N12" s="176" t="str">
         <f>IF(ISBLANK(E12),"",VLOOKUP(B12,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N12" s="130">
+      <c r="O12" s="117">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O12" s="380"/>
-[...7 lines deleted...]
-      <c r="A13" s="20">
+      <c r="P12" s="333"/>
+      <c r="Q12" s="329"/>
+      <c r="R12" s="336"/>
+      <c r="S12" s="339"/>
+      <c r="T12" s="340"/>
+      <c r="U12" s="367"/>
+    </row>
+    <row r="13" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A13" s="18">
         <v>5</v>
       </c>
-      <c r="B13" s="210"/>
-[...5 lines deleted...]
-      <c r="H13" s="198">
+      <c r="B13" s="187"/>
+      <c r="C13" s="19"/>
+      <c r="D13" s="128"/>
+      <c r="E13" s="324"/>
+      <c r="F13" s="323"/>
+      <c r="G13" s="360"/>
+      <c r="H13" s="55"/>
+      <c r="I13" s="176">
         <f>IF(E13&gt;0,VLOOKUP(B13,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I13" s="129">
+      <c r="J13" s="116">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J13" s="375"/>
-[...2 lines deleted...]
-      <c r="M13" s="198" t="str">
+      <c r="K13" s="328"/>
+      <c r="L13" s="329"/>
+      <c r="M13" s="55"/>
+      <c r="N13" s="176" t="str">
         <f>IF(ISBLANK(E13),"",VLOOKUP(B13,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N13" s="130">
+      <c r="O13" s="117">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O13" s="381"/>
-[...7 lines deleted...]
-      <c r="A14" s="20">
+      <c r="P13" s="334"/>
+      <c r="Q13" s="329"/>
+      <c r="R13" s="341"/>
+      <c r="S13" s="339"/>
+      <c r="T13" s="340"/>
+      <c r="U13" s="368"/>
+    </row>
+    <row r="14" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A14" s="18">
         <v>6</v>
       </c>
-      <c r="B14" s="210"/>
-[...5 lines deleted...]
-      <c r="H14" s="198">
+      <c r="B14" s="187"/>
+      <c r="C14" s="19"/>
+      <c r="D14" s="128"/>
+      <c r="E14" s="324"/>
+      <c r="F14" s="323"/>
+      <c r="G14" s="360"/>
+      <c r="H14" s="55"/>
+      <c r="I14" s="176">
         <f>IF(E14&gt;0,VLOOKUP(B14,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I14" s="129">
+      <c r="J14" s="116">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J14" s="377"/>
-[...2 lines deleted...]
-      <c r="M14" s="198" t="str">
+      <c r="K14" s="330"/>
+      <c r="L14" s="329"/>
+      <c r="M14" s="55"/>
+      <c r="N14" s="176" t="str">
         <f>IF(ISBLANK(E14),"",VLOOKUP(B14,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N14" s="130">
+      <c r="O14" s="117">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O14" s="380"/>
-[...7 lines deleted...]
-      <c r="A15" s="20">
+      <c r="P14" s="333"/>
+      <c r="Q14" s="329"/>
+      <c r="R14" s="336"/>
+      <c r="S14" s="339"/>
+      <c r="T14" s="340"/>
+      <c r="U14" s="367"/>
+    </row>
+    <row r="15" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A15" s="18">
         <v>7</v>
       </c>
-      <c r="B15" s="210"/>
-[...5 lines deleted...]
-      <c r="H15" s="198">
+      <c r="B15" s="187"/>
+      <c r="C15" s="19"/>
+      <c r="D15" s="128"/>
+      <c r="E15" s="324"/>
+      <c r="F15" s="323"/>
+      <c r="G15" s="360"/>
+      <c r="H15" s="55"/>
+      <c r="I15" s="176">
         <f>IF(E15&gt;0,VLOOKUP(B15,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I15" s="129">
+      <c r="J15" s="116">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J15" s="377"/>
-[...2 lines deleted...]
-      <c r="M15" s="198" t="str">
+      <c r="K15" s="330"/>
+      <c r="L15" s="331"/>
+      <c r="M15" s="55"/>
+      <c r="N15" s="176" t="str">
         <f>IF(ISBLANK(E15),"",VLOOKUP(B15,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N15" s="130">
+      <c r="O15" s="117">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O15" s="380"/>
-[...7 lines deleted...]
-      <c r="A16" s="20">
+      <c r="P15" s="333"/>
+      <c r="Q15" s="331"/>
+      <c r="R15" s="336"/>
+      <c r="S15" s="339"/>
+      <c r="T15" s="340"/>
+      <c r="U15" s="367"/>
+    </row>
+    <row r="16" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="A16" s="18">
         <v>8</v>
       </c>
-      <c r="B16" s="210"/>
-[...5 lines deleted...]
-      <c r="H16" s="198">
+      <c r="B16" s="187"/>
+      <c r="C16" s="19"/>
+      <c r="D16" s="128"/>
+      <c r="E16" s="324"/>
+      <c r="F16" s="323"/>
+      <c r="G16" s="360"/>
+      <c r="H16" s="55"/>
+      <c r="I16" s="176">
         <f>IF(E16&gt;0,VLOOKUP(B16,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I16" s="129">
+      <c r="J16" s="116">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J16" s="377"/>
-[...2 lines deleted...]
-      <c r="M16" s="198" t="str">
+      <c r="K16" s="330"/>
+      <c r="L16" s="331"/>
+      <c r="M16" s="55"/>
+      <c r="N16" s="176" t="str">
         <f>IF(ISBLANK(E16),"",VLOOKUP(B16,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N16" s="130">
+      <c r="O16" s="117">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O16" s="380"/>
-[...7 lines deleted...]
-      <c r="A17" s="20">
+      <c r="P16" s="333"/>
+      <c r="Q16" s="331"/>
+      <c r="R16" s="341"/>
+      <c r="S16" s="339"/>
+      <c r="T16" s="340"/>
+      <c r="U16" s="368"/>
+    </row>
+    <row r="17" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A17" s="18">
         <v>9</v>
       </c>
-      <c r="B17" s="210"/>
-[...5 lines deleted...]
-      <c r="H17" s="198">
+      <c r="B17" s="187"/>
+      <c r="C17" s="19"/>
+      <c r="D17" s="128"/>
+      <c r="E17" s="324"/>
+      <c r="F17" s="323"/>
+      <c r="G17" s="360"/>
+      <c r="H17" s="55"/>
+      <c r="I17" s="176">
         <f>IF(E17&gt;0,VLOOKUP(B17,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I17" s="129">
+      <c r="J17" s="116">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J17" s="377"/>
-[...2 lines deleted...]
-      <c r="M17" s="198" t="str">
+      <c r="K17" s="330"/>
+      <c r="L17" s="331"/>
+      <c r="M17" s="55"/>
+      <c r="N17" s="176" t="str">
         <f>IF(ISBLANK(E17),"",VLOOKUP(B17,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N17" s="130">
+      <c r="O17" s="117">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O17" s="380"/>
-[...7 lines deleted...]
-      <c r="A18" s="20">
+      <c r="P17" s="333"/>
+      <c r="Q17" s="331"/>
+      <c r="R17" s="341"/>
+      <c r="S17" s="339"/>
+      <c r="T17" s="342"/>
+      <c r="U17" s="368"/>
+    </row>
+    <row r="18" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A18" s="18">
         <v>10</v>
       </c>
-      <c r="B18" s="210"/>
-[...5 lines deleted...]
-      <c r="H18" s="198">
+      <c r="B18" s="187"/>
+      <c r="C18" s="19"/>
+      <c r="D18" s="128"/>
+      <c r="E18" s="324"/>
+      <c r="F18" s="323"/>
+      <c r="G18" s="360"/>
+      <c r="H18" s="55"/>
+      <c r="I18" s="176">
         <f>IF(E18&gt;0,VLOOKUP(B18,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I18" s="129">
+      <c r="J18" s="116">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J18" s="377"/>
-[...2 lines deleted...]
-      <c r="M18" s="198" t="str">
+      <c r="K18" s="330"/>
+      <c r="L18" s="331"/>
+      <c r="M18" s="55"/>
+      <c r="N18" s="176" t="str">
         <f>IF(ISBLANK(E18),"",VLOOKUP(B18,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N18" s="130">
+      <c r="O18" s="117">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O18" s="380"/>
-[...7 lines deleted...]
-      <c r="A19" s="20">
+      <c r="P18" s="333"/>
+      <c r="Q18" s="331"/>
+      <c r="R18" s="341"/>
+      <c r="S18" s="339"/>
+      <c r="T18" s="342"/>
+      <c r="U18" s="368"/>
+    </row>
+    <row r="19" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A19" s="18">
         <v>11</v>
       </c>
-      <c r="B19" s="210"/>
-[...5 lines deleted...]
-      <c r="H19" s="198">
+      <c r="B19" s="187"/>
+      <c r="C19" s="19"/>
+      <c r="D19" s="128"/>
+      <c r="E19" s="324"/>
+      <c r="F19" s="323"/>
+      <c r="G19" s="360"/>
+      <c r="H19" s="55"/>
+      <c r="I19" s="176">
         <f>IF(E19&gt;0,VLOOKUP(B19,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I19" s="129">
+      <c r="J19" s="116">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J19" s="377"/>
-[...2 lines deleted...]
-      <c r="M19" s="198" t="str">
+      <c r="K19" s="330"/>
+      <c r="L19" s="331"/>
+      <c r="M19" s="55"/>
+      <c r="N19" s="176" t="str">
         <f>IF(ISBLANK(E19),"",VLOOKUP(B19,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N19" s="130">
+      <c r="O19" s="117">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O19" s="380"/>
-[...8 lines deleted...]
-      <c r="A20" s="20">
+      <c r="P19" s="333"/>
+      <c r="Q19" s="331"/>
+      <c r="R19" s="336"/>
+      <c r="S19" s="339"/>
+      <c r="T19" s="340"/>
+      <c r="U19" s="367"/>
+      <c r="AB19" s="111"/>
+    </row>
+    <row r="20" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A20" s="18">
         <v>12</v>
       </c>
-      <c r="B20" s="210"/>
-[...5 lines deleted...]
-      <c r="H20" s="198">
+      <c r="B20" s="187"/>
+      <c r="C20" s="19"/>
+      <c r="D20" s="128"/>
+      <c r="E20" s="324"/>
+      <c r="F20" s="323"/>
+      <c r="G20" s="360"/>
+      <c r="H20" s="371"/>
+      <c r="I20" s="176">
         <f>IF(E20&gt;0,VLOOKUP(B20,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I20" s="129">
+      <c r="J20" s="116">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J20" s="377"/>
-[...2 lines deleted...]
-      <c r="M20" s="198" t="str">
+      <c r="K20" s="330"/>
+      <c r="L20" s="331"/>
+      <c r="M20" s="55"/>
+      <c r="N20" s="176" t="str">
         <f>IF(ISBLANK(E20),"",VLOOKUP(B20,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N20" s="130">
+      <c r="O20" s="117">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O20" s="380"/>
-[...7 lines deleted...]
-      <c r="A21" s="20">
+      <c r="P20" s="333"/>
+      <c r="Q20" s="331"/>
+      <c r="R20" s="341"/>
+      <c r="S20" s="339"/>
+      <c r="T20" s="340"/>
+      <c r="U20" s="368"/>
+    </row>
+    <row r="21" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A21" s="18">
         <v>13</v>
       </c>
-      <c r="B21" s="210"/>
-[...5 lines deleted...]
-      <c r="H21" s="198">
+      <c r="B21" s="187"/>
+      <c r="C21" s="19"/>
+      <c r="D21" s="128"/>
+      <c r="E21" s="324"/>
+      <c r="F21" s="323"/>
+      <c r="G21" s="360"/>
+      <c r="H21" s="55"/>
+      <c r="I21" s="176">
         <f>IF(E21&gt;0,VLOOKUP(B21,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I21" s="129">
+      <c r="J21" s="116">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J21" s="377"/>
-[...2 lines deleted...]
-      <c r="M21" s="198" t="str">
+      <c r="K21" s="330"/>
+      <c r="L21" s="331"/>
+      <c r="M21" s="55"/>
+      <c r="N21" s="176" t="str">
         <f>IF(ISBLANK(E21),"",VLOOKUP(B21,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N21" s="130">
+      <c r="O21" s="117">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O21" s="380"/>
-[...7 lines deleted...]
-      <c r="A22" s="20">
+      <c r="P21" s="333"/>
+      <c r="Q21" s="331"/>
+      <c r="R21" s="341"/>
+      <c r="S21" s="339"/>
+      <c r="T21" s="340"/>
+      <c r="U21" s="368"/>
+    </row>
+    <row r="22" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A22" s="18">
         <v>14</v>
       </c>
-      <c r="B22" s="210"/>
-[...5 lines deleted...]
-      <c r="H22" s="198">
+      <c r="B22" s="187"/>
+      <c r="C22" s="19"/>
+      <c r="D22" s="128"/>
+      <c r="E22" s="324"/>
+      <c r="F22" s="323"/>
+      <c r="G22" s="360"/>
+      <c r="H22" s="55"/>
+      <c r="I22" s="176">
         <f>IF(E22&gt;0,VLOOKUP(B22,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I22" s="129">
+      <c r="J22" s="116">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J22" s="377"/>
-[...2 lines deleted...]
-      <c r="M22" s="198" t="str">
+      <c r="K22" s="330"/>
+      <c r="L22" s="331"/>
+      <c r="M22" s="55"/>
+      <c r="N22" s="176" t="str">
         <f>IF(ISBLANK(E22),"",VLOOKUP(B22,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N22" s="130">
+      <c r="O22" s="117">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O22" s="380"/>
-[...7 lines deleted...]
-      <c r="A23" s="20">
+      <c r="P22" s="333"/>
+      <c r="Q22" s="331"/>
+      <c r="R22" s="336"/>
+      <c r="S22" s="339"/>
+      <c r="T22" s="340"/>
+      <c r="U22" s="367"/>
+    </row>
+    <row r="23" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A23" s="18">
         <v>15</v>
       </c>
-      <c r="B23" s="210"/>
-[...5 lines deleted...]
-      <c r="H23" s="198">
+      <c r="B23" s="187"/>
+      <c r="C23" s="19"/>
+      <c r="D23" s="128"/>
+      <c r="E23" s="324"/>
+      <c r="F23" s="323"/>
+      <c r="G23" s="360"/>
+      <c r="H23" s="55"/>
+      <c r="I23" s="176">
         <f>IF(E23&gt;0,VLOOKUP(B23,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I23" s="129">
+      <c r="J23" s="116">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J23" s="375"/>
-[...2 lines deleted...]
-      <c r="M23" s="198" t="str">
+      <c r="K23" s="328"/>
+      <c r="L23" s="331"/>
+      <c r="M23" s="55"/>
+      <c r="N23" s="176" t="str">
         <f>IF(ISBLANK(E23),"",VLOOKUP(B23,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N23" s="130">
+      <c r="O23" s="117">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O23" s="381"/>
-[...7 lines deleted...]
-      <c r="A24" s="20">
+      <c r="P23" s="334"/>
+      <c r="Q23" s="331"/>
+      <c r="R23" s="341"/>
+      <c r="S23" s="339"/>
+      <c r="T23" s="340"/>
+      <c r="U23" s="368"/>
+    </row>
+    <row r="24" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A24" s="18">
         <v>16</v>
       </c>
-      <c r="B24" s="210"/>
-[...5 lines deleted...]
-      <c r="H24" s="198">
+      <c r="B24" s="187"/>
+      <c r="C24" s="19"/>
+      <c r="D24" s="128"/>
+      <c r="E24" s="324"/>
+      <c r="F24" s="323"/>
+      <c r="G24" s="360"/>
+      <c r="H24" s="55"/>
+      <c r="I24" s="176">
         <f>IF(E24&gt;0,VLOOKUP(B24,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I24" s="129">
+      <c r="J24" s="116">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J24" s="377"/>
-[...2 lines deleted...]
-      <c r="M24" s="198" t="str">
+      <c r="K24" s="330"/>
+      <c r="L24" s="331"/>
+      <c r="M24" s="55"/>
+      <c r="N24" s="176" t="str">
         <f>IF(ISBLANK(E24),"",VLOOKUP(B24,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N24" s="130">
+      <c r="O24" s="117">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O24" s="380"/>
-[...7 lines deleted...]
-      <c r="A25" s="20">
+      <c r="P24" s="333"/>
+      <c r="Q24" s="331"/>
+      <c r="R24" s="341"/>
+      <c r="S24" s="339"/>
+      <c r="T24" s="340"/>
+      <c r="U24" s="368"/>
+    </row>
+    <row r="25" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A25" s="18">
         <v>17</v>
       </c>
-      <c r="B25" s="210"/>
-[...5 lines deleted...]
-      <c r="H25" s="198">
+      <c r="B25" s="187"/>
+      <c r="C25" s="19"/>
+      <c r="D25" s="128"/>
+      <c r="E25" s="324"/>
+      <c r="F25" s="323"/>
+      <c r="G25" s="360"/>
+      <c r="H25" s="371"/>
+      <c r="I25" s="176">
         <f>IF(E25&gt;0,VLOOKUP(B25,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I25" s="129">
+      <c r="J25" s="116">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J25" s="375"/>
-[...2 lines deleted...]
-      <c r="M25" s="198" t="str">
+      <c r="K25" s="328"/>
+      <c r="L25" s="331"/>
+      <c r="M25" s="371"/>
+      <c r="N25" s="176" t="str">
         <f>IF(ISBLANK(E25),"",VLOOKUP(B25,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N25" s="130">
+      <c r="O25" s="117">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O25" s="381"/>
-[...7 lines deleted...]
-      <c r="A26" s="20">
+      <c r="P25" s="334"/>
+      <c r="Q25" s="331"/>
+      <c r="R25" s="341"/>
+      <c r="S25" s="339"/>
+      <c r="T25" s="340"/>
+      <c r="U25" s="368"/>
+    </row>
+    <row r="26" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A26" s="18">
         <v>18</v>
       </c>
-      <c r="B26" s="210"/>
-[...5 lines deleted...]
-      <c r="H26" s="198">
+      <c r="B26" s="187"/>
+      <c r="C26" s="19"/>
+      <c r="D26" s="128"/>
+      <c r="E26" s="324"/>
+      <c r="F26" s="323"/>
+      <c r="G26" s="360"/>
+      <c r="H26" s="371"/>
+      <c r="I26" s="176">
         <f>IF(E26&gt;0,VLOOKUP(B26,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I26" s="129">
+      <c r="J26" s="116">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J26" s="377"/>
-[...2 lines deleted...]
-      <c r="M26" s="198" t="str">
+      <c r="K26" s="330"/>
+      <c r="L26" s="331"/>
+      <c r="M26" s="371"/>
+      <c r="N26" s="176" t="str">
         <f>IF(ISBLANK(E26),"",VLOOKUP(B26,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N26" s="130">
+      <c r="O26" s="117">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O26" s="380"/>
-[...7 lines deleted...]
-      <c r="A27" s="20">
+      <c r="P26" s="333"/>
+      <c r="Q26" s="331"/>
+      <c r="R26" s="341"/>
+      <c r="S26" s="339"/>
+      <c r="T26" s="340"/>
+      <c r="U26" s="368"/>
+    </row>
+    <row r="27" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A27" s="18">
         <v>19</v>
       </c>
-      <c r="B27" s="210"/>
-[...5 lines deleted...]
-      <c r="H27" s="198">
+      <c r="B27" s="187"/>
+      <c r="C27" s="19"/>
+      <c r="D27" s="128"/>
+      <c r="E27" s="324"/>
+      <c r="F27" s="323"/>
+      <c r="G27" s="360"/>
+      <c r="H27" s="371"/>
+      <c r="I27" s="176">
         <f>IF(E27&gt;0,VLOOKUP(B27,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I27" s="129">
+      <c r="J27" s="116">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J27" s="377"/>
-[...2 lines deleted...]
-      <c r="M27" s="198" t="str">
+      <c r="K27" s="330"/>
+      <c r="L27" s="331"/>
+      <c r="M27" s="371"/>
+      <c r="N27" s="176" t="str">
         <f>IF(ISBLANK(E27),"",VLOOKUP(B27,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N27" s="130">
+      <c r="O27" s="117">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O27" s="380"/>
-[...7 lines deleted...]
-      <c r="A28" s="20">
+      <c r="P27" s="333"/>
+      <c r="Q27" s="331"/>
+      <c r="R27" s="341"/>
+      <c r="S27" s="339"/>
+      <c r="T27" s="340"/>
+      <c r="U27" s="368"/>
+    </row>
+    <row r="28" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A28" s="18">
         <v>20</v>
       </c>
-      <c r="B28" s="210"/>
-[...5 lines deleted...]
-      <c r="H28" s="198">
+      <c r="B28" s="187"/>
+      <c r="C28" s="19"/>
+      <c r="D28" s="128"/>
+      <c r="E28" s="324"/>
+      <c r="F28" s="323"/>
+      <c r="G28" s="360"/>
+      <c r="H28" s="371"/>
+      <c r="I28" s="176">
         <f>IF(E28&gt;0,VLOOKUP(B28,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I28" s="129">
+      <c r="J28" s="116">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J28" s="377"/>
-[...2 lines deleted...]
-      <c r="M28" s="198" t="str">
+      <c r="K28" s="330"/>
+      <c r="L28" s="331"/>
+      <c r="M28" s="371"/>
+      <c r="N28" s="176" t="str">
         <f>IF(ISBLANK(E28),"",VLOOKUP(B28,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N28" s="130">
+      <c r="O28" s="117">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O28" s="380"/>
-[...7 lines deleted...]
-      <c r="A29" s="20">
+      <c r="P28" s="333"/>
+      <c r="Q28" s="331"/>
+      <c r="R28" s="341"/>
+      <c r="S28" s="339"/>
+      <c r="T28" s="340"/>
+      <c r="U28" s="368"/>
+    </row>
+    <row r="29" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A29" s="18">
         <v>21</v>
       </c>
-      <c r="B29" s="210"/>
-[...5 lines deleted...]
-      <c r="H29" s="198">
+      <c r="B29" s="187"/>
+      <c r="C29" s="19"/>
+      <c r="D29" s="128"/>
+      <c r="E29" s="324"/>
+      <c r="F29" s="323"/>
+      <c r="G29" s="360"/>
+      <c r="H29" s="371"/>
+      <c r="I29" s="176">
         <f>IF(E29&gt;0,VLOOKUP(B29,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I29" s="129">
+      <c r="J29" s="116">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J29" s="377"/>
-[...2 lines deleted...]
-      <c r="M29" s="198" t="str">
+      <c r="K29" s="330"/>
+      <c r="L29" s="331"/>
+      <c r="M29" s="371"/>
+      <c r="N29" s="176" t="str">
         <f>IF(ISBLANK(E29),"",VLOOKUP(B29,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N29" s="130">
+      <c r="O29" s="117">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O29" s="380"/>
-[...7 lines deleted...]
-      <c r="A30" s="20">
+      <c r="P29" s="333"/>
+      <c r="Q29" s="331"/>
+      <c r="R29" s="341"/>
+      <c r="S29" s="339"/>
+      <c r="T29" s="340"/>
+      <c r="U29" s="368"/>
+    </row>
+    <row r="30" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A30" s="18">
         <v>22</v>
       </c>
-      <c r="B30" s="210"/>
-[...5 lines deleted...]
-      <c r="H30" s="198">
+      <c r="B30" s="187"/>
+      <c r="C30" s="127"/>
+      <c r="D30" s="128"/>
+      <c r="E30" s="326"/>
+      <c r="F30" s="323"/>
+      <c r="G30" s="360"/>
+      <c r="H30" s="371"/>
+      <c r="I30" s="176">
         <f>IF(E30&gt;0,VLOOKUP(B30,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I30" s="129">
+      <c r="J30" s="116">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J30" s="377"/>
-[...2 lines deleted...]
-      <c r="M30" s="198" t="str">
+      <c r="K30" s="330"/>
+      <c r="L30" s="331"/>
+      <c r="M30" s="371"/>
+      <c r="N30" s="176" t="str">
         <f>IF(ISBLANK(E30),"",VLOOKUP(B30,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N30" s="130">
+      <c r="O30" s="117">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O30" s="380"/>
-[...7 lines deleted...]
-      <c r="A31" s="20">
+      <c r="P30" s="333"/>
+      <c r="Q30" s="331"/>
+      <c r="R30" s="341"/>
+      <c r="S30" s="339"/>
+      <c r="T30" s="340"/>
+      <c r="U30" s="368"/>
+    </row>
+    <row r="31" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A31" s="18">
         <v>23</v>
       </c>
-      <c r="B31" s="210"/>
-[...5 lines deleted...]
-      <c r="H31" s="198">
+      <c r="B31" s="187"/>
+      <c r="C31" s="19"/>
+      <c r="D31" s="128"/>
+      <c r="E31" s="326"/>
+      <c r="F31" s="323"/>
+      <c r="G31" s="360"/>
+      <c r="H31" s="55"/>
+      <c r="I31" s="176">
         <f>IF(E31&gt;0,VLOOKUP(B31,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I31" s="129">
+      <c r="J31" s="116">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J31" s="375"/>
-[...2 lines deleted...]
-      <c r="M31" s="198" t="str">
+      <c r="K31" s="328"/>
+      <c r="L31" s="331"/>
+      <c r="M31" s="55"/>
+      <c r="N31" s="176" t="str">
         <f>IF(ISBLANK(E31),"",VLOOKUP(B31,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N31" s="130">
+      <c r="O31" s="117">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O31" s="381"/>
-[...7 lines deleted...]
-      <c r="A32" s="20">
+      <c r="P31" s="334"/>
+      <c r="Q31" s="331"/>
+      <c r="R31" s="341"/>
+      <c r="S31" s="339"/>
+      <c r="T31" s="340"/>
+      <c r="U31" s="368"/>
+    </row>
+    <row r="32" spans="1:28" x14ac:dyDescent="0.2">
+      <c r="A32" s="18">
         <v>24</v>
       </c>
-      <c r="B32" s="210"/>
-[...5 lines deleted...]
-      <c r="H32" s="198">
+      <c r="B32" s="187"/>
+      <c r="C32" s="19"/>
+      <c r="D32" s="128"/>
+      <c r="E32" s="326"/>
+      <c r="F32" s="323"/>
+      <c r="G32" s="360"/>
+      <c r="H32" s="55"/>
+      <c r="I32" s="176">
         <f>IF(E32&gt;0,VLOOKUP(B32,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I32" s="129">
+      <c r="J32" s="116">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J32" s="375"/>
-[...2 lines deleted...]
-      <c r="M32" s="198" t="str">
+      <c r="K32" s="328"/>
+      <c r="L32" s="331"/>
+      <c r="M32" s="55"/>
+      <c r="N32" s="176" t="str">
         <f>IF(ISBLANK(E32),"",VLOOKUP(B32,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N32" s="130">
+      <c r="O32" s="117">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O32" s="381"/>
-[...7 lines deleted...]
-      <c r="A33" s="20">
+      <c r="P32" s="334"/>
+      <c r="Q32" s="331"/>
+      <c r="R32" s="341"/>
+      <c r="S32" s="339"/>
+      <c r="T32" s="340"/>
+      <c r="U32" s="368"/>
+    </row>
+    <row r="33" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A33" s="18">
         <v>25</v>
       </c>
-      <c r="B33" s="210"/>
-[...5 lines deleted...]
-      <c r="H33" s="198">
+      <c r="B33" s="187"/>
+      <c r="C33" s="19"/>
+      <c r="D33" s="128"/>
+      <c r="E33" s="326"/>
+      <c r="F33" s="323"/>
+      <c r="G33" s="360"/>
+      <c r="H33" s="122"/>
+      <c r="I33" s="176">
         <f>IF(E33&gt;0,VLOOKUP(B33,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I33" s="129">
+      <c r="J33" s="116">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J33" s="377"/>
-[...2 lines deleted...]
-      <c r="M33" s="198" t="str">
+      <c r="K33" s="330"/>
+      <c r="L33" s="331"/>
+      <c r="M33" s="55"/>
+      <c r="N33" s="176" t="str">
         <f>IF(ISBLANK(E33),"",VLOOKUP(B33,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N33" s="130">
+      <c r="O33" s="117">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O33" s="380"/>
-[...7 lines deleted...]
-      <c r="A34" s="20">
+      <c r="P33" s="333"/>
+      <c r="Q33" s="331"/>
+      <c r="R33" s="341"/>
+      <c r="S33" s="339"/>
+      <c r="T33" s="340"/>
+      <c r="U33" s="368"/>
+    </row>
+    <row r="34" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A34" s="18">
         <v>26</v>
       </c>
-      <c r="B34" s="210"/>
-[...5 lines deleted...]
-      <c r="H34" s="198">
+      <c r="B34" s="187"/>
+      <c r="C34" s="111"/>
+      <c r="D34" s="128"/>
+      <c r="E34" s="326"/>
+      <c r="F34" s="323"/>
+      <c r="G34" s="360"/>
+      <c r="H34" s="55"/>
+      <c r="I34" s="176">
         <f>IF(E34&gt;0,VLOOKUP(B34,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I34" s="129">
+      <c r="J34" s="116">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J34" s="377"/>
-[...2 lines deleted...]
-      <c r="M34" s="198" t="str">
+      <c r="K34" s="330"/>
+      <c r="L34" s="331"/>
+      <c r="M34" s="55"/>
+      <c r="N34" s="176" t="str">
         <f>IF(ISBLANK(E34),"",VLOOKUP(B34,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N34" s="130">
+      <c r="O34" s="117">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O34" s="380"/>
-[...7 lines deleted...]
-      <c r="A35" s="20">
+      <c r="P34" s="333"/>
+      <c r="Q34" s="331"/>
+      <c r="R34" s="341"/>
+      <c r="S34" s="339"/>
+      <c r="T34" s="340"/>
+      <c r="U34" s="368"/>
+    </row>
+    <row r="35" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A35" s="18">
         <v>27</v>
       </c>
-      <c r="B35" s="210"/>
-[...5 lines deleted...]
-      <c r="H35" s="198">
+      <c r="B35" s="187"/>
+      <c r="C35" s="19"/>
+      <c r="D35" s="128"/>
+      <c r="E35" s="326"/>
+      <c r="F35" s="323"/>
+      <c r="G35" s="360"/>
+      <c r="H35" s="55"/>
+      <c r="I35" s="176">
         <f>IF(E35&gt;0,VLOOKUP(B35,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I35" s="129">
+      <c r="J35" s="116">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J35" s="375"/>
-[...2 lines deleted...]
-      <c r="M35" s="198" t="str">
+      <c r="K35" s="328"/>
+      <c r="L35" s="331"/>
+      <c r="M35" s="55"/>
+      <c r="N35" s="176" t="str">
         <f>IF(ISBLANK(E35),"",VLOOKUP(B35,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N35" s="130">
+      <c r="O35" s="117">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O35" s="381"/>
-[...7 lines deleted...]
-      <c r="A36" s="20">
+      <c r="P35" s="334"/>
+      <c r="Q35" s="331"/>
+      <c r="R35" s="341"/>
+      <c r="S35" s="339"/>
+      <c r="T35" s="340"/>
+      <c r="U35" s="368"/>
+    </row>
+    <row r="36" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A36" s="18">
         <v>28</v>
       </c>
-      <c r="B36" s="210"/>
-[...5 lines deleted...]
-      <c r="H36" s="198">
+      <c r="B36" s="187"/>
+      <c r="C36" s="19"/>
+      <c r="D36" s="128"/>
+      <c r="E36" s="326"/>
+      <c r="F36" s="323"/>
+      <c r="G36" s="360"/>
+      <c r="H36" s="55"/>
+      <c r="I36" s="176">
         <f>IF(E36&gt;0,VLOOKUP(B36,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I36" s="129">
+      <c r="J36" s="116">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J36" s="377"/>
-[...2 lines deleted...]
-      <c r="M36" s="198" t="str">
+      <c r="K36" s="330"/>
+      <c r="L36" s="331"/>
+      <c r="M36" s="55"/>
+      <c r="N36" s="176" t="str">
         <f>IF(ISBLANK(E36),"",VLOOKUP(B36,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N36" s="130">
+      <c r="O36" s="117">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O36" s="380"/>
-[...7 lines deleted...]
-      <c r="A37" s="20">
+      <c r="P36" s="333"/>
+      <c r="Q36" s="331"/>
+      <c r="R36" s="341"/>
+      <c r="S36" s="339"/>
+      <c r="T36" s="340"/>
+      <c r="U36" s="368"/>
+    </row>
+    <row r="37" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A37" s="18">
         <v>29</v>
       </c>
-      <c r="B37" s="210"/>
-[...5 lines deleted...]
-      <c r="H37" s="198">
+      <c r="B37" s="187"/>
+      <c r="C37" s="19"/>
+      <c r="D37" s="128"/>
+      <c r="E37" s="326"/>
+      <c r="F37" s="323"/>
+      <c r="G37" s="360"/>
+      <c r="H37" s="55"/>
+      <c r="I37" s="176">
         <f>IF(E37&gt;0,VLOOKUP(B37,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I37" s="129">
+      <c r="J37" s="116">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J37" s="377"/>
-[...2 lines deleted...]
-      <c r="M37" s="198" t="str">
+      <c r="K37" s="330"/>
+      <c r="L37" s="331"/>
+      <c r="M37" s="55"/>
+      <c r="N37" s="176" t="str">
         <f>IF(ISBLANK(E37),"",VLOOKUP(B37,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N37" s="130">
+      <c r="O37" s="117">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O37" s="380"/>
-[...7 lines deleted...]
-      <c r="A38" s="20">
+      <c r="P37" s="333"/>
+      <c r="Q37" s="331"/>
+      <c r="R37" s="341"/>
+      <c r="S37" s="339"/>
+      <c r="T37" s="340"/>
+      <c r="U37" s="368"/>
+    </row>
+    <row r="38" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A38" s="18">
         <v>30</v>
       </c>
-      <c r="B38" s="210"/>
-[...5 lines deleted...]
-      <c r="H38" s="198">
+      <c r="B38" s="187"/>
+      <c r="C38" s="19"/>
+      <c r="D38" s="128"/>
+      <c r="E38" s="326"/>
+      <c r="F38" s="323"/>
+      <c r="G38" s="360"/>
+      <c r="H38" s="55"/>
+      <c r="I38" s="176">
         <f>IF(E38&gt;0,VLOOKUP(B38,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I38" s="129">
+      <c r="J38" s="116">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J38" s="377"/>
-[...2 lines deleted...]
-      <c r="M38" s="198" t="str">
+      <c r="K38" s="330"/>
+      <c r="L38" s="331"/>
+      <c r="M38" s="55"/>
+      <c r="N38" s="176" t="str">
         <f>IF(ISBLANK(E38),"",VLOOKUP(B38,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N38" s="130">
+      <c r="O38" s="117">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O38" s="380"/>
-[...7 lines deleted...]
-      <c r="A39" s="20">
+      <c r="P38" s="333"/>
+      <c r="Q38" s="331"/>
+      <c r="R38" s="341"/>
+      <c r="S38" s="339"/>
+      <c r="T38" s="340"/>
+      <c r="U38" s="368"/>
+    </row>
+    <row r="39" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A39" s="18">
         <v>31</v>
       </c>
-      <c r="B39" s="210"/>
-[...5 lines deleted...]
-      <c r="H39" s="198">
+      <c r="B39" s="187"/>
+      <c r="C39" s="19"/>
+      <c r="D39" s="128"/>
+      <c r="E39" s="326"/>
+      <c r="F39" s="323"/>
+      <c r="G39" s="360"/>
+      <c r="H39" s="55"/>
+      <c r="I39" s="176">
         <f>IF(E39&gt;0,VLOOKUP(B39,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I39" s="129">
+      <c r="J39" s="116">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J39" s="375"/>
-[...2 lines deleted...]
-      <c r="M39" s="198" t="str">
+      <c r="K39" s="328"/>
+      <c r="L39" s="331"/>
+      <c r="M39" s="55"/>
+      <c r="N39" s="176" t="str">
         <f>IF(ISBLANK(E39),"",VLOOKUP(B39,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N39" s="130">
+      <c r="O39" s="117">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O39" s="381"/>
-[...7 lines deleted...]
-      <c r="A40" s="20">
+      <c r="P39" s="334"/>
+      <c r="Q39" s="331"/>
+      <c r="R39" s="341"/>
+      <c r="S39" s="339"/>
+      <c r="T39" s="340"/>
+      <c r="U39" s="368"/>
+    </row>
+    <row r="40" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A40" s="18">
         <v>32</v>
       </c>
-      <c r="B40" s="210"/>
-[...5 lines deleted...]
-      <c r="H40" s="198">
+      <c r="B40" s="187"/>
+      <c r="C40" s="19"/>
+      <c r="D40" s="128"/>
+      <c r="E40" s="326"/>
+      <c r="F40" s="323"/>
+      <c r="G40" s="360"/>
+      <c r="H40" s="55"/>
+      <c r="I40" s="176">
         <f>IF(E40&gt;0,VLOOKUP(B40,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I40" s="129">
+      <c r="J40" s="116">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J40" s="377"/>
-[...2 lines deleted...]
-      <c r="M40" s="198" t="str">
+      <c r="K40" s="330"/>
+      <c r="L40" s="331"/>
+      <c r="M40" s="55"/>
+      <c r="N40" s="176" t="str">
         <f>IF(ISBLANK(E40),"",VLOOKUP(B40,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N40" s="130">
+      <c r="O40" s="117">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="O40" s="380"/>
-[...7 lines deleted...]
-      <c r="A41" s="20">
+      <c r="P40" s="333"/>
+      <c r="Q40" s="331"/>
+      <c r="R40" s="341"/>
+      <c r="S40" s="339"/>
+      <c r="T40" s="340"/>
+      <c r="U40" s="368"/>
+    </row>
+    <row r="41" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A41" s="18">
         <v>33</v>
       </c>
-      <c r="B41" s="210"/>
-[...5 lines deleted...]
-      <c r="H41" s="198">
+      <c r="B41" s="187"/>
+      <c r="C41" s="19"/>
+      <c r="D41" s="128"/>
+      <c r="E41" s="326"/>
+      <c r="F41" s="323"/>
+      <c r="G41" s="360"/>
+      <c r="H41" s="55"/>
+      <c r="I41" s="176">
         <f>IF(E41&gt;0,VLOOKUP(B41,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I41" s="129">
-[...6 lines deleted...]
-      <c r="M41" s="198" t="str">
+      <c r="J41" s="116">
+        <f t="shared" ref="J41:J72" si="2">IF(ISNUMBER(E41),E41*I41,0)</f>
+        <v>0</v>
+      </c>
+      <c r="K41" s="330"/>
+      <c r="L41" s="331"/>
+      <c r="M41" s="55"/>
+      <c r="N41" s="176" t="str">
         <f>IF(ISBLANK(E41),"",VLOOKUP(B41,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N41" s="130">
-[...11 lines deleted...]
-      <c r="A42" s="20">
+      <c r="O41" s="117">
+        <f t="shared" ref="O41:O72" si="3">IF(ISNUMBER(E41),E41*N41,0)</f>
+        <v>0</v>
+      </c>
+      <c r="P41" s="333"/>
+      <c r="Q41" s="331"/>
+      <c r="R41" s="341"/>
+      <c r="S41" s="339"/>
+      <c r="T41" s="340"/>
+      <c r="U41" s="368"/>
+    </row>
+    <row r="42" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A42" s="18">
         <v>34</v>
       </c>
-      <c r="B42" s="210"/>
-[...5 lines deleted...]
-      <c r="H42" s="198">
+      <c r="B42" s="187"/>
+      <c r="C42" s="19"/>
+      <c r="D42" s="128"/>
+      <c r="E42" s="326"/>
+      <c r="F42" s="323"/>
+      <c r="G42" s="360"/>
+      <c r="H42" s="55"/>
+      <c r="I42" s="176">
         <f>IF(E42&gt;0,VLOOKUP(B42,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I42" s="129">
+      <c r="J42" s="116">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="J42" s="377"/>
-[...2 lines deleted...]
-      <c r="M42" s="198" t="str">
+      <c r="K42" s="330"/>
+      <c r="L42" s="331"/>
+      <c r="M42" s="55"/>
+      <c r="N42" s="176" t="str">
         <f>IF(ISBLANK(E42),"",VLOOKUP(B42,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N42" s="130">
+      <c r="O42" s="117">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O42" s="380"/>
-[...7 lines deleted...]
-      <c r="A43" s="20">
+      <c r="P42" s="333"/>
+      <c r="Q42" s="331"/>
+      <c r="R42" s="341"/>
+      <c r="S42" s="339"/>
+      <c r="T42" s="340"/>
+      <c r="U42" s="368"/>
+    </row>
+    <row r="43" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A43" s="18">
         <v>35</v>
       </c>
-      <c r="B43" s="210"/>
-[...5 lines deleted...]
-      <c r="H43" s="198">
+      <c r="B43" s="187"/>
+      <c r="C43" s="19"/>
+      <c r="D43" s="128"/>
+      <c r="E43" s="326"/>
+      <c r="F43" s="323"/>
+      <c r="G43" s="360"/>
+      <c r="H43" s="55"/>
+      <c r="I43" s="176">
         <f>IF(E43&gt;0,VLOOKUP(B43,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I43" s="129">
+      <c r="J43" s="116">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="J43" s="375"/>
-[...2 lines deleted...]
-      <c r="M43" s="198" t="str">
+      <c r="K43" s="328"/>
+      <c r="L43" s="331"/>
+      <c r="M43" s="55"/>
+      <c r="N43" s="176" t="str">
         <f>IF(ISBLANK(E43),"",VLOOKUP(B43,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N43" s="130">
+      <c r="O43" s="117">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O43" s="381"/>
-[...7 lines deleted...]
-      <c r="A44" s="20">
+      <c r="P43" s="334"/>
+      <c r="Q43" s="331"/>
+      <c r="R43" s="341"/>
+      <c r="S43" s="339"/>
+      <c r="T43" s="340"/>
+      <c r="U43" s="368"/>
+    </row>
+    <row r="44" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A44" s="18">
         <v>36</v>
       </c>
-      <c r="B44" s="210"/>
-[...5 lines deleted...]
-      <c r="H44" s="198">
+      <c r="B44" s="187"/>
+      <c r="C44" s="19"/>
+      <c r="D44" s="128"/>
+      <c r="E44" s="326"/>
+      <c r="F44" s="323"/>
+      <c r="G44" s="360"/>
+      <c r="H44" s="55"/>
+      <c r="I44" s="176">
         <f>IF(E44&gt;0,VLOOKUP(B44,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I44" s="129">
+      <c r="J44" s="116">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="J44" s="377"/>
-[...2 lines deleted...]
-      <c r="M44" s="198" t="str">
+      <c r="K44" s="330"/>
+      <c r="L44" s="331"/>
+      <c r="M44" s="55"/>
+      <c r="N44" s="176" t="str">
         <f>IF(ISBLANK(E44),"",VLOOKUP(B44,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N44" s="130">
+      <c r="O44" s="117">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O44" s="380"/>
-[...7 lines deleted...]
-      <c r="A45" s="20">
+      <c r="P44" s="333"/>
+      <c r="Q44" s="331"/>
+      <c r="R44" s="341"/>
+      <c r="S44" s="339"/>
+      <c r="T44" s="340"/>
+      <c r="U44" s="368"/>
+    </row>
+    <row r="45" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A45" s="18">
         <v>37</v>
       </c>
-      <c r="B45" s="210"/>
-[...5 lines deleted...]
-      <c r="H45" s="198">
+      <c r="B45" s="187"/>
+      <c r="C45" s="19"/>
+      <c r="D45" s="128"/>
+      <c r="E45" s="326"/>
+      <c r="F45" s="323"/>
+      <c r="G45" s="360"/>
+      <c r="H45" s="55"/>
+      <c r="I45" s="176">
         <f>IF(E45&gt;0,VLOOKUP(B45,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I45" s="129">
+      <c r="J45" s="116">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="J45" s="377"/>
-[...2 lines deleted...]
-      <c r="M45" s="198" t="str">
+      <c r="K45" s="330"/>
+      <c r="L45" s="331"/>
+      <c r="M45" s="55"/>
+      <c r="N45" s="176" t="str">
         <f>IF(ISBLANK(E45),"",VLOOKUP(B45,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N45" s="130">
+      <c r="O45" s="117">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O45" s="380"/>
-[...7 lines deleted...]
-      <c r="A46" s="20">
+      <c r="P45" s="333"/>
+      <c r="Q45" s="331"/>
+      <c r="R45" s="341"/>
+      <c r="S45" s="339"/>
+      <c r="T45" s="340"/>
+      <c r="U45" s="368"/>
+    </row>
+    <row r="46" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A46" s="18">
         <v>38</v>
       </c>
-      <c r="B46" s="210"/>
-[...5 lines deleted...]
-      <c r="H46" s="198">
+      <c r="B46" s="187"/>
+      <c r="C46" s="19"/>
+      <c r="D46" s="128"/>
+      <c r="E46" s="326"/>
+      <c r="F46" s="323"/>
+      <c r="G46" s="360"/>
+      <c r="H46" s="55"/>
+      <c r="I46" s="176">
         <f>IF(E46&gt;0,VLOOKUP(B46,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I46" s="129">
+      <c r="J46" s="116">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="J46" s="375"/>
-[...2 lines deleted...]
-      <c r="M46" s="198" t="str">
+      <c r="K46" s="328"/>
+      <c r="L46" s="331"/>
+      <c r="M46" s="55"/>
+      <c r="N46" s="176" t="str">
         <f>IF(ISBLANK(E46),"",VLOOKUP(B46,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N46" s="130">
+      <c r="O46" s="117">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O46" s="381"/>
-[...7 lines deleted...]
-      <c r="A47" s="20">
+      <c r="P46" s="334"/>
+      <c r="Q46" s="331"/>
+      <c r="R46" s="341"/>
+      <c r="S46" s="339"/>
+      <c r="T46" s="340"/>
+      <c r="U46" s="368"/>
+    </row>
+    <row r="47" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A47" s="18">
         <v>39</v>
       </c>
-      <c r="B47" s="210"/>
-[...5 lines deleted...]
-      <c r="H47" s="198">
+      <c r="B47" s="187"/>
+      <c r="C47" s="19"/>
+      <c r="D47" s="128"/>
+      <c r="E47" s="326"/>
+      <c r="F47" s="323"/>
+      <c r="G47" s="360"/>
+      <c r="H47" s="55"/>
+      <c r="I47" s="176">
         <f>IF(E47&gt;0,VLOOKUP(B47,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I47" s="129">
+      <c r="J47" s="116">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="J47" s="377"/>
-[...2 lines deleted...]
-      <c r="M47" s="198" t="str">
+      <c r="K47" s="330"/>
+      <c r="L47" s="331"/>
+      <c r="M47" s="55"/>
+      <c r="N47" s="176" t="str">
         <f>IF(ISBLANK(E47),"",VLOOKUP(B47,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N47" s="130">
+      <c r="O47" s="117">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O47" s="380"/>
-[...7 lines deleted...]
-      <c r="A48" s="20">
+      <c r="P47" s="333"/>
+      <c r="Q47" s="331"/>
+      <c r="R47" s="341"/>
+      <c r="S47" s="339"/>
+      <c r="T47" s="340"/>
+      <c r="U47" s="368"/>
+    </row>
+    <row r="48" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A48" s="18">
         <v>40</v>
       </c>
-      <c r="B48" s="210"/>
-[...5 lines deleted...]
-      <c r="H48" s="198">
+      <c r="B48" s="187"/>
+      <c r="C48" s="19"/>
+      <c r="D48" s="128"/>
+      <c r="E48" s="326"/>
+      <c r="F48" s="323"/>
+      <c r="G48" s="360"/>
+      <c r="H48" s="55"/>
+      <c r="I48" s="176">
         <f>IF(E48&gt;0,VLOOKUP(B48,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I48" s="129">
+      <c r="J48" s="116">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="J48" s="377"/>
-[...2 lines deleted...]
-      <c r="M48" s="198" t="str">
+      <c r="K48" s="330"/>
+      <c r="L48" s="331"/>
+      <c r="M48" s="55"/>
+      <c r="N48" s="176" t="str">
         <f>IF(ISBLANK(E48),"",VLOOKUP(B48,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N48" s="130">
+      <c r="O48" s="117">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O48" s="380"/>
-[...7 lines deleted...]
-      <c r="A49" s="20">
+      <c r="P48" s="333"/>
+      <c r="Q48" s="331"/>
+      <c r="R48" s="341"/>
+      <c r="S48" s="339"/>
+      <c r="T48" s="340"/>
+      <c r="U48" s="368"/>
+    </row>
+    <row r="49" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A49" s="18">
         <v>41</v>
       </c>
-      <c r="B49" s="210"/>
-[...5 lines deleted...]
-      <c r="H49" s="198">
+      <c r="B49" s="187"/>
+      <c r="C49" s="19"/>
+      <c r="D49" s="128"/>
+      <c r="E49" s="326"/>
+      <c r="F49" s="323"/>
+      <c r="G49" s="360"/>
+      <c r="H49" s="55"/>
+      <c r="I49" s="176">
         <f>IF(E49&gt;0,VLOOKUP(B49,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I49" s="129">
+      <c r="J49" s="116">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="J49" s="377"/>
-[...2 lines deleted...]
-      <c r="M49" s="198" t="str">
+      <c r="K49" s="330"/>
+      <c r="L49" s="331"/>
+      <c r="M49" s="55"/>
+      <c r="N49" s="176" t="str">
         <f>IF(ISBLANK(E49),"",VLOOKUP(B49,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N49" s="130">
+      <c r="O49" s="117">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O49" s="380"/>
-[...7 lines deleted...]
-      <c r="A50" s="20">
+      <c r="P49" s="333"/>
+      <c r="Q49" s="331"/>
+      <c r="R49" s="341"/>
+      <c r="S49" s="339"/>
+      <c r="T49" s="340"/>
+      <c r="U49" s="368"/>
+    </row>
+    <row r="50" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A50" s="18">
         <v>42</v>
       </c>
-      <c r="B50" s="210"/>
-[...5 lines deleted...]
-      <c r="H50" s="198">
+      <c r="B50" s="187"/>
+      <c r="C50" s="19"/>
+      <c r="D50" s="128"/>
+      <c r="E50" s="326"/>
+      <c r="F50" s="323"/>
+      <c r="G50" s="360"/>
+      <c r="H50" s="55"/>
+      <c r="I50" s="176">
         <f>IF(E50&gt;0,VLOOKUP(B50,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I50" s="129">
+      <c r="J50" s="116">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="J50" s="377"/>
-[...2 lines deleted...]
-      <c r="M50" s="198" t="str">
+      <c r="K50" s="330"/>
+      <c r="L50" s="331"/>
+      <c r="M50" s="55"/>
+      <c r="N50" s="176" t="str">
         <f>IF(ISBLANK(E50),"",VLOOKUP(B50,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N50" s="130">
+      <c r="O50" s="117">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O50" s="380"/>
-[...7 lines deleted...]
-      <c r="A51" s="20">
+      <c r="P50" s="333"/>
+      <c r="Q50" s="331"/>
+      <c r="R50" s="341"/>
+      <c r="S50" s="339"/>
+      <c r="T50" s="340"/>
+      <c r="U50" s="368"/>
+    </row>
+    <row r="51" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A51" s="18">
         <v>43</v>
       </c>
-      <c r="B51" s="210"/>
-[...5 lines deleted...]
-      <c r="H51" s="198">
+      <c r="B51" s="187"/>
+      <c r="C51" s="19"/>
+      <c r="D51" s="128"/>
+      <c r="E51" s="326"/>
+      <c r="F51" s="323"/>
+      <c r="G51" s="360"/>
+      <c r="H51" s="55"/>
+      <c r="I51" s="176">
         <f>IF(E51&gt;0,VLOOKUP(B51,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I51" s="129">
+      <c r="J51" s="116">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="J51" s="377"/>
-[...2 lines deleted...]
-      <c r="M51" s="198" t="str">
+      <c r="K51" s="330"/>
+      <c r="L51" s="331"/>
+      <c r="M51" s="55"/>
+      <c r="N51" s="176" t="str">
         <f>IF(ISBLANK(E51),"",VLOOKUP(B51,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N51" s="130">
+      <c r="O51" s="117">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O51" s="380"/>
-[...7 lines deleted...]
-      <c r="A52" s="20">
+      <c r="P51" s="333"/>
+      <c r="Q51" s="331"/>
+      <c r="R51" s="341"/>
+      <c r="S51" s="339"/>
+      <c r="T51" s="340"/>
+      <c r="U51" s="368"/>
+    </row>
+    <row r="52" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A52" s="18">
         <v>44</v>
       </c>
-      <c r="B52" s="210"/>
-[...5 lines deleted...]
-      <c r="H52" s="198">
+      <c r="B52" s="187"/>
+      <c r="C52" s="19"/>
+      <c r="D52" s="128"/>
+      <c r="E52" s="326"/>
+      <c r="F52" s="323"/>
+      <c r="G52" s="360"/>
+      <c r="H52" s="55"/>
+      <c r="I52" s="176">
         <f>IF(E52&gt;0,VLOOKUP(B52,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I52" s="129">
+      <c r="J52" s="116">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="J52" s="377"/>
-[...2 lines deleted...]
-      <c r="M52" s="198" t="str">
+      <c r="K52" s="330"/>
+      <c r="L52" s="331"/>
+      <c r="M52" s="55"/>
+      <c r="N52" s="176" t="str">
         <f>IF(ISBLANK(E52),"",VLOOKUP(B52,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N52" s="130">
+      <c r="O52" s="117">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O52" s="380"/>
-[...7 lines deleted...]
-      <c r="A53" s="20">
+      <c r="P52" s="333"/>
+      <c r="Q52" s="331"/>
+      <c r="R52" s="341"/>
+      <c r="S52" s="339"/>
+      <c r="T52" s="340"/>
+      <c r="U52" s="368"/>
+    </row>
+    <row r="53" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A53" s="18">
         <v>45</v>
       </c>
-      <c r="B53" s="210"/>
-[...5 lines deleted...]
-      <c r="H53" s="198">
+      <c r="B53" s="187"/>
+      <c r="C53" s="19"/>
+      <c r="D53" s="128"/>
+      <c r="E53" s="326"/>
+      <c r="F53" s="323"/>
+      <c r="G53" s="360"/>
+      <c r="H53" s="55"/>
+      <c r="I53" s="176">
         <f>IF(E53&gt;0,VLOOKUP(B53,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I53" s="129">
+      <c r="J53" s="116">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="J53" s="377"/>
-[...2 lines deleted...]
-      <c r="M53" s="198" t="str">
+      <c r="K53" s="330"/>
+      <c r="L53" s="331"/>
+      <c r="M53" s="55"/>
+      <c r="N53" s="176" t="str">
         <f>IF(ISBLANK(E53),"",VLOOKUP(B53,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N53" s="130">
+      <c r="O53" s="117">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O53" s="380"/>
-[...7 lines deleted...]
-      <c r="A54" s="20">
+      <c r="P53" s="333"/>
+      <c r="Q53" s="331"/>
+      <c r="R53" s="341"/>
+      <c r="S53" s="339"/>
+      <c r="T53" s="340"/>
+      <c r="U53" s="368"/>
+    </row>
+    <row r="54" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A54" s="18">
         <v>46</v>
       </c>
-      <c r="B54" s="210"/>
-[...5 lines deleted...]
-      <c r="H54" s="198">
+      <c r="B54" s="187"/>
+      <c r="C54" s="19"/>
+      <c r="D54" s="128"/>
+      <c r="E54" s="326"/>
+      <c r="F54" s="323"/>
+      <c r="G54" s="360"/>
+      <c r="H54" s="55"/>
+      <c r="I54" s="176">
         <f>IF(E54&gt;0,VLOOKUP(B54,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I54" s="129">
+      <c r="J54" s="116">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="J54" s="377"/>
-[...2 lines deleted...]
-      <c r="M54" s="198" t="str">
+      <c r="K54" s="330"/>
+      <c r="L54" s="331"/>
+      <c r="M54" s="55"/>
+      <c r="N54" s="176" t="str">
         <f>IF(ISBLANK(E54),"",VLOOKUP(B54,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N54" s="130">
+      <c r="O54" s="117">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O54" s="380"/>
-[...7 lines deleted...]
-      <c r="A55" s="20">
+      <c r="P54" s="333"/>
+      <c r="Q54" s="331"/>
+      <c r="R54" s="341"/>
+      <c r="S54" s="339"/>
+      <c r="T54" s="340"/>
+      <c r="U54" s="368"/>
+    </row>
+    <row r="55" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A55" s="18">
         <v>47</v>
       </c>
-      <c r="B55" s="210"/>
-[...5 lines deleted...]
-      <c r="H55" s="198">
+      <c r="B55" s="187"/>
+      <c r="C55" s="19"/>
+      <c r="D55" s="128"/>
+      <c r="E55" s="326"/>
+      <c r="F55" s="323"/>
+      <c r="G55" s="360"/>
+      <c r="H55" s="55"/>
+      <c r="I55" s="176">
         <f>IF(E55&gt;0,VLOOKUP(B55,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I55" s="129">
+      <c r="J55" s="116">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="J55" s="377"/>
-[...2 lines deleted...]
-      <c r="M55" s="198" t="str">
+      <c r="K55" s="330"/>
+      <c r="L55" s="331"/>
+      <c r="M55" s="55"/>
+      <c r="N55" s="176" t="str">
         <f>IF(ISBLANK(E55),"",VLOOKUP(B55,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N55" s="130">
+      <c r="O55" s="117">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O55" s="380"/>
-[...7 lines deleted...]
-      <c r="A56" s="20">
+      <c r="P55" s="333"/>
+      <c r="Q55" s="331"/>
+      <c r="R55" s="341"/>
+      <c r="S55" s="339"/>
+      <c r="T55" s="340"/>
+      <c r="U55" s="368"/>
+    </row>
+    <row r="56" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A56" s="18">
         <v>48</v>
       </c>
-      <c r="B56" s="210"/>
-[...5 lines deleted...]
-      <c r="H56" s="198">
+      <c r="B56" s="187"/>
+      <c r="C56" s="19"/>
+      <c r="D56" s="128"/>
+      <c r="E56" s="326"/>
+      <c r="F56" s="323"/>
+      <c r="G56" s="360"/>
+      <c r="H56" s="55"/>
+      <c r="I56" s="176">
         <f>IF(E56&gt;0,VLOOKUP(B56,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I56" s="129">
+      <c r="J56" s="116">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="J56" s="377"/>
-[...2 lines deleted...]
-      <c r="M56" s="198" t="str">
+      <c r="K56" s="330"/>
+      <c r="L56" s="331"/>
+      <c r="M56" s="55"/>
+      <c r="N56" s="176" t="str">
         <f>IF(ISBLANK(E56),"",VLOOKUP(B56,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N56" s="130">
+      <c r="O56" s="117">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O56" s="380"/>
-[...7 lines deleted...]
-      <c r="A57" s="20">
+      <c r="P56" s="333"/>
+      <c r="Q56" s="331"/>
+      <c r="R56" s="341"/>
+      <c r="S56" s="339"/>
+      <c r="T56" s="340"/>
+      <c r="U56" s="368"/>
+    </row>
+    <row r="57" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A57" s="18">
         <v>49</v>
       </c>
-      <c r="B57" s="210"/>
-[...5 lines deleted...]
-      <c r="H57" s="198">
+      <c r="B57" s="187"/>
+      <c r="C57" s="19"/>
+      <c r="D57" s="128"/>
+      <c r="E57" s="326"/>
+      <c r="F57" s="323"/>
+      <c r="G57" s="360"/>
+      <c r="H57" s="55"/>
+      <c r="I57" s="176">
         <f>IF(E57&gt;0,VLOOKUP(B57,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I57" s="129">
+      <c r="J57" s="116">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="J57" s="377"/>
-[...2 lines deleted...]
-      <c r="M57" s="198" t="str">
+      <c r="K57" s="330"/>
+      <c r="L57" s="331"/>
+      <c r="M57" s="55"/>
+      <c r="N57" s="176" t="str">
         <f>IF(ISBLANK(E57),"",VLOOKUP(B57,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N57" s="130">
+      <c r="O57" s="117">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O57" s="380"/>
-[...7 lines deleted...]
-      <c r="A58" s="20">
+      <c r="P57" s="333"/>
+      <c r="Q57" s="331"/>
+      <c r="R57" s="341"/>
+      <c r="S57" s="339"/>
+      <c r="T57" s="340"/>
+      <c r="U57" s="368"/>
+    </row>
+    <row r="58" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A58" s="18">
         <v>50</v>
       </c>
-      <c r="B58" s="210"/>
-[...5 lines deleted...]
-      <c r="H58" s="198">
+      <c r="B58" s="187"/>
+      <c r="C58" s="19"/>
+      <c r="D58" s="128"/>
+      <c r="E58" s="326"/>
+      <c r="F58" s="323"/>
+      <c r="G58" s="360"/>
+      <c r="H58" s="55"/>
+      <c r="I58" s="176">
         <f>IF(E58&gt;0,VLOOKUP(B58,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I58" s="129">
+      <c r="J58" s="116">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="J58" s="377"/>
-[...2 lines deleted...]
-      <c r="M58" s="198" t="str">
+      <c r="K58" s="330"/>
+      <c r="L58" s="331"/>
+      <c r="M58" s="55"/>
+      <c r="N58" s="176" t="str">
         <f>IF(ISBLANK(E58),"",VLOOKUP(B58,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N58" s="130">
+      <c r="O58" s="117">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O58" s="380"/>
-[...7 lines deleted...]
-      <c r="A59" s="20">
+      <c r="P58" s="333"/>
+      <c r="Q58" s="331"/>
+      <c r="R58" s="341"/>
+      <c r="S58" s="339"/>
+      <c r="T58" s="340"/>
+      <c r="U58" s="368"/>
+    </row>
+    <row r="59" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A59" s="18">
         <v>51</v>
       </c>
-      <c r="B59" s="210"/>
-[...5 lines deleted...]
-      <c r="H59" s="198">
+      <c r="B59" s="187"/>
+      <c r="C59" s="19"/>
+      <c r="D59" s="128"/>
+      <c r="E59" s="326"/>
+      <c r="F59" s="323"/>
+      <c r="G59" s="360"/>
+      <c r="H59" s="55"/>
+      <c r="I59" s="176">
         <f>IF(E59&gt;0,VLOOKUP(B59,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I59" s="129">
+      <c r="J59" s="116">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="J59" s="377"/>
-[...2 lines deleted...]
-      <c r="M59" s="198" t="str">
+      <c r="K59" s="330"/>
+      <c r="L59" s="331"/>
+      <c r="M59" s="55"/>
+      <c r="N59" s="176" t="str">
         <f>IF(ISBLANK(E59),"",VLOOKUP(B59,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N59" s="130">
+      <c r="O59" s="117">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O59" s="380"/>
-[...7 lines deleted...]
-      <c r="A60" s="20">
+      <c r="P59" s="333"/>
+      <c r="Q59" s="331"/>
+      <c r="R59" s="341"/>
+      <c r="S59" s="339"/>
+      <c r="T59" s="340"/>
+      <c r="U59" s="368"/>
+    </row>
+    <row r="60" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A60" s="18">
         <v>52</v>
       </c>
-      <c r="B60" s="210"/>
-[...5 lines deleted...]
-      <c r="H60" s="198">
+      <c r="B60" s="187"/>
+      <c r="C60" s="19"/>
+      <c r="D60" s="128"/>
+      <c r="E60" s="326"/>
+      <c r="F60" s="323"/>
+      <c r="G60" s="360"/>
+      <c r="H60" s="55"/>
+      <c r="I60" s="176">
         <f>IF(E60&gt;0,VLOOKUP(B60,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I60" s="129">
+      <c r="J60" s="116">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="J60" s="377"/>
-[...2 lines deleted...]
-      <c r="M60" s="198" t="str">
+      <c r="K60" s="330"/>
+      <c r="L60" s="331"/>
+      <c r="M60" s="55"/>
+      <c r="N60" s="176" t="str">
         <f>IF(ISBLANK(E60),"",VLOOKUP(B60,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N60" s="130">
+      <c r="O60" s="117">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O60" s="380"/>
-[...7 lines deleted...]
-      <c r="A61" s="20">
+      <c r="P60" s="333"/>
+      <c r="Q60" s="331"/>
+      <c r="R60" s="341"/>
+      <c r="S60" s="339"/>
+      <c r="T60" s="340"/>
+      <c r="U60" s="368"/>
+    </row>
+    <row r="61" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A61" s="18">
         <v>53</v>
       </c>
-      <c r="B61" s="210"/>
-[...5 lines deleted...]
-      <c r="H61" s="198">
+      <c r="B61" s="187"/>
+      <c r="C61" s="19"/>
+      <c r="D61" s="128"/>
+      <c r="E61" s="326"/>
+      <c r="F61" s="323"/>
+      <c r="G61" s="360"/>
+      <c r="H61" s="55"/>
+      <c r="I61" s="176">
         <f>IF(E61&gt;0,VLOOKUP(B61,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I61" s="129">
+      <c r="J61" s="116">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="J61" s="377"/>
-[...2 lines deleted...]
-      <c r="M61" s="198" t="str">
+      <c r="K61" s="330"/>
+      <c r="L61" s="331"/>
+      <c r="M61" s="55"/>
+      <c r="N61" s="176" t="str">
         <f>IF(ISBLANK(E61),"",VLOOKUP(B61,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N61" s="130">
+      <c r="O61" s="117">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O61" s="380"/>
-[...7 lines deleted...]
-      <c r="A62" s="20">
+      <c r="P61" s="333"/>
+      <c r="Q61" s="331"/>
+      <c r="R61" s="341"/>
+      <c r="S61" s="339"/>
+      <c r="T61" s="340"/>
+      <c r="U61" s="368"/>
+    </row>
+    <row r="62" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A62" s="18">
         <v>54</v>
       </c>
-      <c r="B62" s="210"/>
-[...5 lines deleted...]
-      <c r="H62" s="198">
+      <c r="B62" s="187"/>
+      <c r="C62" s="19"/>
+      <c r="D62" s="128"/>
+      <c r="E62" s="326"/>
+      <c r="F62" s="323"/>
+      <c r="G62" s="360"/>
+      <c r="H62" s="55"/>
+      <c r="I62" s="176">
         <f>IF(E62&gt;0,VLOOKUP(B62,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I62" s="129">
+      <c r="J62" s="116">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="J62" s="377"/>
-[...2 lines deleted...]
-      <c r="M62" s="198" t="str">
+      <c r="K62" s="330"/>
+      <c r="L62" s="331"/>
+      <c r="M62" s="55"/>
+      <c r="N62" s="176" t="str">
         <f>IF(ISBLANK(E62),"",VLOOKUP(B62,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N62" s="130">
+      <c r="O62" s="117">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O62" s="380"/>
-[...7 lines deleted...]
-      <c r="A63" s="20">
+      <c r="P62" s="333"/>
+      <c r="Q62" s="331"/>
+      <c r="R62" s="341"/>
+      <c r="S62" s="339"/>
+      <c r="T62" s="340"/>
+      <c r="U62" s="368"/>
+    </row>
+    <row r="63" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A63" s="18">
         <v>55</v>
       </c>
-      <c r="B63" s="210"/>
-[...5 lines deleted...]
-      <c r="H63" s="198">
+      <c r="B63" s="187"/>
+      <c r="C63" s="19"/>
+      <c r="D63" s="128"/>
+      <c r="E63" s="326"/>
+      <c r="F63" s="323"/>
+      <c r="G63" s="360"/>
+      <c r="H63" s="55"/>
+      <c r="I63" s="176">
         <f>IF(E63&gt;0,VLOOKUP(B63,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I63" s="129">
+      <c r="J63" s="116">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="J63" s="377"/>
-[...2 lines deleted...]
-      <c r="M63" s="198" t="str">
+      <c r="K63" s="330"/>
+      <c r="L63" s="331"/>
+      <c r="M63" s="55"/>
+      <c r="N63" s="176" t="str">
         <f>IF(ISBLANK(E63),"",VLOOKUP(B63,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N63" s="130">
+      <c r="O63" s="117">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O63" s="380"/>
-[...7 lines deleted...]
-      <c r="A64" s="20">
+      <c r="P63" s="333"/>
+      <c r="Q63" s="331"/>
+      <c r="R63" s="341"/>
+      <c r="S63" s="339"/>
+      <c r="T63" s="340"/>
+      <c r="U63" s="368"/>
+    </row>
+    <row r="64" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A64" s="18">
         <v>56</v>
       </c>
-      <c r="B64" s="210"/>
-[...5 lines deleted...]
-      <c r="H64" s="198">
+      <c r="B64" s="187"/>
+      <c r="C64" s="19"/>
+      <c r="D64" s="128"/>
+      <c r="E64" s="326"/>
+      <c r="F64" s="323"/>
+      <c r="G64" s="360"/>
+      <c r="H64" s="55"/>
+      <c r="I64" s="176">
         <f>IF(E64&gt;0,VLOOKUP(B64,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I64" s="129">
+      <c r="J64" s="116">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="J64" s="377"/>
-[...2 lines deleted...]
-      <c r="M64" s="198" t="str">
+      <c r="K64" s="330"/>
+      <c r="L64" s="331"/>
+      <c r="M64" s="55"/>
+      <c r="N64" s="176" t="str">
         <f>IF(ISBLANK(E64),"",VLOOKUP(B64,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N64" s="130">
+      <c r="O64" s="117">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O64" s="380"/>
-[...7 lines deleted...]
-      <c r="A65" s="20">
+      <c r="P64" s="333"/>
+      <c r="Q64" s="331"/>
+      <c r="R64" s="341"/>
+      <c r="S64" s="339"/>
+      <c r="T64" s="340"/>
+      <c r="U64" s="368"/>
+    </row>
+    <row r="65" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A65" s="18">
         <v>57</v>
       </c>
-      <c r="B65" s="210"/>
-[...5 lines deleted...]
-      <c r="H65" s="198">
+      <c r="B65" s="187"/>
+      <c r="C65" s="19"/>
+      <c r="D65" s="128"/>
+      <c r="E65" s="326"/>
+      <c r="F65" s="323"/>
+      <c r="G65" s="360"/>
+      <c r="H65" s="55"/>
+      <c r="I65" s="176">
         <f>IF(E65&gt;0,VLOOKUP(B65,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I65" s="129">
+      <c r="J65" s="116">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="J65" s="377"/>
-[...2 lines deleted...]
-      <c r="M65" s="198" t="str">
+      <c r="K65" s="330"/>
+      <c r="L65" s="331"/>
+      <c r="M65" s="55"/>
+      <c r="N65" s="176" t="str">
         <f>IF(ISBLANK(E65),"",VLOOKUP(B65,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N65" s="130">
+      <c r="O65" s="117">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O65" s="380"/>
-[...7 lines deleted...]
-      <c r="A66" s="20">
+      <c r="P65" s="333"/>
+      <c r="Q65" s="331"/>
+      <c r="R65" s="341"/>
+      <c r="S65" s="339"/>
+      <c r="T65" s="340"/>
+      <c r="U65" s="368"/>
+    </row>
+    <row r="66" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A66" s="18">
         <v>58</v>
       </c>
-      <c r="B66" s="210"/>
-[...5 lines deleted...]
-      <c r="H66" s="198">
+      <c r="B66" s="187"/>
+      <c r="C66" s="19"/>
+      <c r="D66" s="128"/>
+      <c r="E66" s="326"/>
+      <c r="F66" s="323"/>
+      <c r="G66" s="360"/>
+      <c r="H66" s="55"/>
+      <c r="I66" s="176">
         <f>IF(E66&gt;0,VLOOKUP(B66,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I66" s="129">
+      <c r="J66" s="116">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="J66" s="377"/>
-[...2 lines deleted...]
-      <c r="M66" s="198" t="str">
+      <c r="K66" s="330"/>
+      <c r="L66" s="331"/>
+      <c r="M66" s="55"/>
+      <c r="N66" s="176" t="str">
         <f>IF(ISBLANK(E66),"",VLOOKUP(B66,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N66" s="130">
+      <c r="O66" s="117">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O66" s="380"/>
-[...7 lines deleted...]
-      <c r="A67" s="20">
+      <c r="P66" s="333"/>
+      <c r="Q66" s="331"/>
+      <c r="R66" s="341"/>
+      <c r="S66" s="339"/>
+      <c r="T66" s="340"/>
+      <c r="U66" s="368"/>
+    </row>
+    <row r="67" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A67" s="18">
         <v>59</v>
       </c>
-      <c r="B67" s="210"/>
-[...5 lines deleted...]
-      <c r="H67" s="198">
+      <c r="B67" s="187"/>
+      <c r="C67" s="19"/>
+      <c r="D67" s="128"/>
+      <c r="E67" s="326"/>
+      <c r="F67" s="323"/>
+      <c r="G67" s="360"/>
+      <c r="H67" s="55"/>
+      <c r="I67" s="176">
         <f>IF(E67&gt;0,VLOOKUP(B67,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I67" s="129">
+      <c r="J67" s="116">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="J67" s="377"/>
-[...2 lines deleted...]
-      <c r="M67" s="198" t="str">
+      <c r="K67" s="330"/>
+      <c r="L67" s="331"/>
+      <c r="M67" s="55"/>
+      <c r="N67" s="176" t="str">
         <f>IF(ISBLANK(E67),"",VLOOKUP(B67,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N67" s="130">
+      <c r="O67" s="117">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O67" s="380"/>
-[...7 lines deleted...]
-      <c r="A68" s="20">
+      <c r="P67" s="333"/>
+      <c r="Q67" s="331"/>
+      <c r="R67" s="341"/>
+      <c r="S67" s="339"/>
+      <c r="T67" s="340"/>
+      <c r="U67" s="368"/>
+    </row>
+    <row r="68" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A68" s="18">
         <v>60</v>
       </c>
-      <c r="B68" s="210"/>
-[...5 lines deleted...]
-      <c r="H68" s="198">
+      <c r="B68" s="187"/>
+      <c r="C68" s="19"/>
+      <c r="D68" s="128"/>
+      <c r="E68" s="326"/>
+      <c r="F68" s="323"/>
+      <c r="G68" s="360"/>
+      <c r="H68" s="55"/>
+      <c r="I68" s="176">
         <f>IF(E68&gt;0,VLOOKUP(B68,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I68" s="129">
+      <c r="J68" s="116">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="J68" s="377"/>
-[...2 lines deleted...]
-      <c r="M68" s="198" t="str">
+      <c r="K68" s="330"/>
+      <c r="L68" s="331"/>
+      <c r="M68" s="55"/>
+      <c r="N68" s="176" t="str">
         <f>IF(ISBLANK(E68),"",VLOOKUP(B68,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N68" s="130">
+      <c r="O68" s="117">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O68" s="380"/>
-[...7 lines deleted...]
-      <c r="A69" s="20">
+      <c r="P68" s="333"/>
+      <c r="Q68" s="331"/>
+      <c r="R68" s="341"/>
+      <c r="S68" s="339"/>
+      <c r="T68" s="340"/>
+      <c r="U68" s="368"/>
+    </row>
+    <row r="69" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A69" s="18">
         <v>61</v>
       </c>
-      <c r="B69" s="210"/>
-[...5 lines deleted...]
-      <c r="H69" s="198">
+      <c r="B69" s="187"/>
+      <c r="C69" s="19"/>
+      <c r="D69" s="128"/>
+      <c r="E69" s="326"/>
+      <c r="F69" s="323"/>
+      <c r="G69" s="360"/>
+      <c r="H69" s="55"/>
+      <c r="I69" s="176">
         <f>IF(E69&gt;0,VLOOKUP(B69,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I69" s="129">
+      <c r="J69" s="116">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="J69" s="377"/>
-[...2 lines deleted...]
-      <c r="M69" s="198" t="str">
+      <c r="K69" s="330"/>
+      <c r="L69" s="331"/>
+      <c r="M69" s="55"/>
+      <c r="N69" s="176" t="str">
         <f>IF(ISBLANK(E69),"",VLOOKUP(B69,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N69" s="130">
+      <c r="O69" s="117">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O69" s="380"/>
-[...7 lines deleted...]
-      <c r="A70" s="20">
+      <c r="P69" s="333"/>
+      <c r="Q69" s="331"/>
+      <c r="R69" s="341"/>
+      <c r="S69" s="339"/>
+      <c r="T69" s="340"/>
+      <c r="U69" s="368"/>
+    </row>
+    <row r="70" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A70" s="18">
         <v>62</v>
       </c>
-      <c r="B70" s="210"/>
-[...5 lines deleted...]
-      <c r="H70" s="198">
+      <c r="B70" s="187"/>
+      <c r="C70" s="19"/>
+      <c r="D70" s="128"/>
+      <c r="E70" s="326"/>
+      <c r="F70" s="323"/>
+      <c r="G70" s="360"/>
+      <c r="H70" s="55"/>
+      <c r="I70" s="176">
         <f>IF(E70&gt;0,VLOOKUP(B70,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I70" s="129">
+      <c r="J70" s="116">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="J70" s="379"/>
-[...2 lines deleted...]
-      <c r="M70" s="198" t="str">
+      <c r="K70" s="332"/>
+      <c r="L70" s="331"/>
+      <c r="M70" s="55"/>
+      <c r="N70" s="176" t="str">
         <f>IF(ISBLANK(E70),"",VLOOKUP(B70,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N70" s="130">
+      <c r="O70" s="117">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O70" s="382"/>
-[...7 lines deleted...]
-      <c r="A71" s="20">
+      <c r="P70" s="335"/>
+      <c r="Q70" s="331"/>
+      <c r="R70" s="341"/>
+      <c r="S70" s="339"/>
+      <c r="T70" s="340"/>
+      <c r="U70" s="368"/>
+    </row>
+    <row r="71" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A71" s="18">
         <v>63</v>
       </c>
-      <c r="B71" s="210"/>
-[...5 lines deleted...]
-      <c r="H71" s="198">
+      <c r="B71" s="187"/>
+      <c r="C71" s="19"/>
+      <c r="D71" s="128"/>
+      <c r="E71" s="326"/>
+      <c r="F71" s="323"/>
+      <c r="G71" s="360"/>
+      <c r="H71" s="55"/>
+      <c r="I71" s="176">
         <f>IF(E71&gt;0,VLOOKUP(B71,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I71" s="129">
+      <c r="J71" s="116">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="J71" s="379"/>
-[...2 lines deleted...]
-      <c r="M71" s="198" t="str">
+      <c r="K71" s="332"/>
+      <c r="L71" s="331"/>
+      <c r="M71" s="55"/>
+      <c r="N71" s="176" t="str">
         <f>IF(ISBLANK(E71),"",VLOOKUP(B71,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N71" s="130">
+      <c r="O71" s="117">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O71" s="382"/>
-[...7 lines deleted...]
-      <c r="A72" s="20">
+      <c r="P71" s="335"/>
+      <c r="Q71" s="331"/>
+      <c r="R71" s="341"/>
+      <c r="S71" s="339"/>
+      <c r="T71" s="340"/>
+      <c r="U71" s="368"/>
+    </row>
+    <row r="72" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A72" s="18">
         <v>64</v>
       </c>
-      <c r="B72" s="210"/>
-[...5 lines deleted...]
-      <c r="H72" s="198">
+      <c r="B72" s="187"/>
+      <c r="C72" s="19"/>
+      <c r="D72" s="128"/>
+      <c r="E72" s="326"/>
+      <c r="F72" s="323"/>
+      <c r="G72" s="360"/>
+      <c r="H72" s="55"/>
+      <c r="I72" s="176">
         <f>IF(E72&gt;0,VLOOKUP(B72,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I72" s="129">
+      <c r="J72" s="116">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="J72" s="379"/>
-[...2 lines deleted...]
-      <c r="M72" s="198" t="str">
+      <c r="K72" s="332"/>
+      <c r="L72" s="331"/>
+      <c r="M72" s="55"/>
+      <c r="N72" s="176" t="str">
         <f>IF(ISBLANK(E72),"",VLOOKUP(B72,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N72" s="130">
+      <c r="O72" s="117">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="O72" s="382"/>
-[...7 lines deleted...]
-      <c r="A73" s="20">
+      <c r="P72" s="335"/>
+      <c r="Q72" s="331"/>
+      <c r="R72" s="341"/>
+      <c r="S72" s="339"/>
+      <c r="T72" s="340"/>
+      <c r="U72" s="368"/>
+    </row>
+    <row r="73" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A73" s="18">
         <v>65</v>
       </c>
-      <c r="B73" s="210"/>
-[...5 lines deleted...]
-      <c r="H73" s="198">
+      <c r="B73" s="187"/>
+      <c r="C73" s="127"/>
+      <c r="D73" s="128"/>
+      <c r="E73" s="326"/>
+      <c r="F73" s="323"/>
+      <c r="G73" s="360"/>
+      <c r="H73" s="55"/>
+      <c r="I73" s="176">
         <f>IF(E73&gt;0,VLOOKUP(B73,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I73" s="129">
-[...6 lines deleted...]
-      <c r="M73" s="198" t="str">
+      <c r="J73" s="116">
+        <f t="shared" ref="J73:J98" si="4">IF(ISNUMBER(E73),E73*I73,0)</f>
+        <v>0</v>
+      </c>
+      <c r="K73" s="332"/>
+      <c r="L73" s="331"/>
+      <c r="M73" s="55"/>
+      <c r="N73" s="176" t="str">
         <f>IF(ISBLANK(E73),"",VLOOKUP(B73,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N73" s="130">
-[...11 lines deleted...]
-      <c r="A74" s="20">
+      <c r="O73" s="117">
+        <f t="shared" ref="O73:O98" si="5">IF(ISNUMBER(E73),E73*N73,0)</f>
+        <v>0</v>
+      </c>
+      <c r="P73" s="335"/>
+      <c r="Q73" s="331"/>
+      <c r="R73" s="341"/>
+      <c r="S73" s="339"/>
+      <c r="T73" s="340"/>
+      <c r="U73" s="368"/>
+    </row>
+    <row r="74" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A74" s="18">
         <v>66</v>
       </c>
-      <c r="B74" s="210"/>
-[...5 lines deleted...]
-      <c r="H74" s="198">
+      <c r="B74" s="187"/>
+      <c r="C74" s="19"/>
+      <c r="D74" s="128"/>
+      <c r="E74" s="326"/>
+      <c r="F74" s="323"/>
+      <c r="G74" s="360"/>
+      <c r="H74" s="19"/>
+      <c r="I74" s="176">
         <f>IF(E74&gt;0,VLOOKUP(B74,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I74" s="129">
+      <c r="J74" s="116">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="J74" s="379"/>
-[...2 lines deleted...]
-      <c r="M74" s="198" t="str">
+      <c r="K74" s="332"/>
+      <c r="L74" s="331"/>
+      <c r="M74" s="55"/>
+      <c r="N74" s="176" t="str">
         <f>IF(ISBLANK(E74),"",VLOOKUP(B74,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N74" s="130">
+      <c r="O74" s="117">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="O74" s="382"/>
-[...7 lines deleted...]
-      <c r="A75" s="20">
+      <c r="P74" s="335"/>
+      <c r="Q74" s="331"/>
+      <c r="R74" s="341"/>
+      <c r="S74" s="339"/>
+      <c r="T74" s="340"/>
+      <c r="U74" s="368"/>
+    </row>
+    <row r="75" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A75" s="18">
         <v>67</v>
       </c>
-      <c r="B75" s="210"/>
-[...5 lines deleted...]
-      <c r="H75" s="198">
+      <c r="B75" s="187"/>
+      <c r="C75" s="19"/>
+      <c r="D75" s="128"/>
+      <c r="E75" s="326"/>
+      <c r="F75" s="323"/>
+      <c r="G75" s="360"/>
+      <c r="H75" s="19"/>
+      <c r="I75" s="176">
         <f>IF(E75&gt;0,VLOOKUP(B75,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I75" s="129">
+      <c r="J75" s="116">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="J75" s="379"/>
-[...2 lines deleted...]
-      <c r="M75" s="198" t="str">
+      <c r="K75" s="332"/>
+      <c r="L75" s="331"/>
+      <c r="M75" s="55"/>
+      <c r="N75" s="176" t="str">
         <f>IF(ISBLANK(E75),"",VLOOKUP(B75,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N75" s="130">
+      <c r="O75" s="117">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="O75" s="382"/>
-[...7 lines deleted...]
-      <c r="A76" s="20">
+      <c r="P75" s="335"/>
+      <c r="Q75" s="331"/>
+      <c r="R75" s="341"/>
+      <c r="S75" s="339"/>
+      <c r="T75" s="340"/>
+      <c r="U75" s="368"/>
+    </row>
+    <row r="76" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A76" s="18">
         <v>68</v>
       </c>
-      <c r="B76" s="210"/>
-[...5 lines deleted...]
-      <c r="H76" s="198">
+      <c r="B76" s="187"/>
+      <c r="C76" s="19"/>
+      <c r="D76" s="128"/>
+      <c r="E76" s="326"/>
+      <c r="F76" s="323"/>
+      <c r="G76" s="360"/>
+      <c r="H76" s="19"/>
+      <c r="I76" s="176">
         <f>IF(E76&gt;0,VLOOKUP(B76,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I76" s="129">
+      <c r="J76" s="116">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="J76" s="379"/>
-[...2 lines deleted...]
-      <c r="M76" s="198" t="str">
+      <c r="K76" s="332"/>
+      <c r="L76" s="331"/>
+      <c r="M76" s="19"/>
+      <c r="N76" s="176" t="str">
         <f>IF(ISBLANK(E76),"",VLOOKUP(B76,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N76" s="130">
+      <c r="O76" s="117">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="O76" s="382"/>
-[...7 lines deleted...]
-      <c r="A77" s="20">
+      <c r="P76" s="335"/>
+      <c r="Q76" s="331"/>
+      <c r="R76" s="341"/>
+      <c r="S76" s="339"/>
+      <c r="T76" s="340"/>
+      <c r="U76" s="368"/>
+    </row>
+    <row r="77" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A77" s="18">
         <v>69</v>
       </c>
-      <c r="B77" s="210"/>
-[...5 lines deleted...]
-      <c r="H77" s="198">
+      <c r="B77" s="187"/>
+      <c r="C77" s="19"/>
+      <c r="D77" s="128"/>
+      <c r="E77" s="326"/>
+      <c r="F77" s="323"/>
+      <c r="G77" s="360"/>
+      <c r="H77" s="19"/>
+      <c r="I77" s="176">
         <f>IF(E77&gt;0,VLOOKUP(B77,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I77" s="129">
+      <c r="J77" s="116">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="J77" s="379"/>
-[...2 lines deleted...]
-      <c r="M77" s="198" t="str">
+      <c r="K77" s="332"/>
+      <c r="L77" s="331"/>
+      <c r="M77" s="19"/>
+      <c r="N77" s="176" t="str">
         <f>IF(ISBLANK(E77),"",VLOOKUP(B77,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N77" s="130">
+      <c r="O77" s="117">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="O77" s="382"/>
-[...7 lines deleted...]
-      <c r="A78" s="20">
+      <c r="P77" s="335"/>
+      <c r="Q77" s="331"/>
+      <c r="R77" s="341"/>
+      <c r="S77" s="339"/>
+      <c r="T77" s="340"/>
+      <c r="U77" s="368"/>
+    </row>
+    <row r="78" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A78" s="18">
         <v>70</v>
       </c>
-      <c r="B78" s="210"/>
-[...5 lines deleted...]
-      <c r="H78" s="198">
+      <c r="B78" s="187"/>
+      <c r="C78" s="19"/>
+      <c r="D78" s="128"/>
+      <c r="E78" s="326"/>
+      <c r="F78" s="323"/>
+      <c r="G78" s="360"/>
+      <c r="H78" s="19"/>
+      <c r="I78" s="176">
         <f>IF(E78&gt;0,VLOOKUP(B78,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I78" s="129">
+      <c r="J78" s="116">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="J78" s="379"/>
-[...2 lines deleted...]
-      <c r="M78" s="198" t="str">
+      <c r="K78" s="332"/>
+      <c r="L78" s="331"/>
+      <c r="M78" s="19"/>
+      <c r="N78" s="176" t="str">
         <f>IF(ISBLANK(E78),"",VLOOKUP(B78,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N78" s="130">
+      <c r="O78" s="117">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="O78" s="382"/>
-[...7 lines deleted...]
-      <c r="A79" s="20">
+      <c r="P78" s="335"/>
+      <c r="Q78" s="331"/>
+      <c r="R78" s="341"/>
+      <c r="S78" s="339"/>
+      <c r="T78" s="340"/>
+      <c r="U78" s="368"/>
+    </row>
+    <row r="79" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A79" s="18">
         <v>71</v>
       </c>
-      <c r="B79" s="210"/>
-[...5 lines deleted...]
-      <c r="H79" s="198">
+      <c r="B79" s="187"/>
+      <c r="C79" s="19"/>
+      <c r="D79" s="128"/>
+      <c r="E79" s="326"/>
+      <c r="F79" s="323"/>
+      <c r="G79" s="360"/>
+      <c r="H79" s="19"/>
+      <c r="I79" s="176">
         <f>IF(E79&gt;0,VLOOKUP(B79,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I79" s="129">
+      <c r="J79" s="116">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="J79" s="379"/>
-[...2 lines deleted...]
-      <c r="M79" s="198" t="str">
+      <c r="K79" s="332"/>
+      <c r="L79" s="331"/>
+      <c r="M79" s="19"/>
+      <c r="N79" s="176" t="str">
         <f>IF(ISBLANK(E79),"",VLOOKUP(B79,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N79" s="130">
+      <c r="O79" s="117">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="O79" s="382"/>
-[...7 lines deleted...]
-      <c r="A80" s="20">
+      <c r="P79" s="335"/>
+      <c r="Q79" s="331"/>
+      <c r="R79" s="341"/>
+      <c r="S79" s="339"/>
+      <c r="T79" s="340"/>
+      <c r="U79" s="368"/>
+    </row>
+    <row r="80" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A80" s="18">
         <v>72</v>
       </c>
-      <c r="B80" s="210"/>
-[...5 lines deleted...]
-      <c r="H80" s="198">
+      <c r="B80" s="187"/>
+      <c r="C80" s="19"/>
+      <c r="D80" s="128"/>
+      <c r="E80" s="326"/>
+      <c r="F80" s="323"/>
+      <c r="G80" s="360"/>
+      <c r="H80" s="19"/>
+      <c r="I80" s="176">
         <f>IF(E80&gt;0,VLOOKUP(B80,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I80" s="129">
+      <c r="J80" s="116">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="J80" s="379"/>
-[...2 lines deleted...]
-      <c r="M80" s="198" t="str">
+      <c r="K80" s="332"/>
+      <c r="L80" s="331"/>
+      <c r="M80" s="19"/>
+      <c r="N80" s="176" t="str">
         <f>IF(ISBLANK(E80),"",VLOOKUP(B80,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N80" s="130">
+      <c r="O80" s="117">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="O80" s="382"/>
-[...7 lines deleted...]
-      <c r="A81" s="20">
+      <c r="P80" s="335"/>
+      <c r="Q80" s="331"/>
+      <c r="R80" s="341"/>
+      <c r="S80" s="339"/>
+      <c r="T80" s="340"/>
+      <c r="U80" s="368"/>
+    </row>
+    <row r="81" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A81" s="18">
         <v>73</v>
       </c>
-      <c r="B81" s="210"/>
-[...5 lines deleted...]
-      <c r="H81" s="198">
+      <c r="B81" s="187"/>
+      <c r="C81" s="19"/>
+      <c r="D81" s="128"/>
+      <c r="E81" s="326"/>
+      <c r="F81" s="323"/>
+      <c r="G81" s="360"/>
+      <c r="H81" s="19"/>
+      <c r="I81" s="176">
         <f>IF(E81&gt;0,VLOOKUP(B81,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I81" s="129">
+      <c r="J81" s="116">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="J81" s="379"/>
-[...2 lines deleted...]
-      <c r="M81" s="198" t="str">
+      <c r="K81" s="332"/>
+      <c r="L81" s="331"/>
+      <c r="M81" s="19"/>
+      <c r="N81" s="176" t="str">
         <f>IF(ISBLANK(E81),"",VLOOKUP(B81,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N81" s="130">
+      <c r="O81" s="117">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="O81" s="382"/>
-[...7 lines deleted...]
-      <c r="A82" s="20">
+      <c r="P81" s="335"/>
+      <c r="Q81" s="331"/>
+      <c r="R81" s="341"/>
+      <c r="S81" s="339"/>
+      <c r="T81" s="340"/>
+      <c r="U81" s="368"/>
+    </row>
+    <row r="82" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A82" s="18">
         <v>74</v>
       </c>
-      <c r="B82" s="210"/>
-[...5 lines deleted...]
-      <c r="H82" s="198">
+      <c r="B82" s="187"/>
+      <c r="C82" s="19"/>
+      <c r="D82" s="128"/>
+      <c r="E82" s="326"/>
+      <c r="F82" s="323"/>
+      <c r="G82" s="360"/>
+      <c r="H82" s="19"/>
+      <c r="I82" s="176">
         <f>IF(E82&gt;0,VLOOKUP(B82,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I82" s="129">
+      <c r="J82" s="116">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="J82" s="379"/>
-[...2 lines deleted...]
-      <c r="M82" s="198" t="str">
+      <c r="K82" s="332"/>
+      <c r="L82" s="331"/>
+      <c r="M82" s="19"/>
+      <c r="N82" s="176" t="str">
         <f>IF(ISBLANK(E82),"",VLOOKUP(B82,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N82" s="130">
+      <c r="O82" s="117">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="O82" s="382"/>
-[...7 lines deleted...]
-      <c r="A83" s="20">
+      <c r="P82" s="335"/>
+      <c r="Q82" s="331"/>
+      <c r="R82" s="341"/>
+      <c r="S82" s="339"/>
+      <c r="T82" s="340"/>
+      <c r="U82" s="368"/>
+    </row>
+    <row r="83" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A83" s="18">
         <v>75</v>
       </c>
-      <c r="B83" s="210"/>
-[...5 lines deleted...]
-      <c r="H83" s="198">
+      <c r="B83" s="187"/>
+      <c r="C83" s="19"/>
+      <c r="D83" s="128"/>
+      <c r="E83" s="326"/>
+      <c r="F83" s="323"/>
+      <c r="G83" s="360"/>
+      <c r="H83" s="19"/>
+      <c r="I83" s="176">
         <f>IF(E83&gt;0,VLOOKUP(B83,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I83" s="129">
+      <c r="J83" s="116">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="J83" s="379"/>
-[...2 lines deleted...]
-      <c r="M83" s="198" t="str">
+      <c r="K83" s="332"/>
+      <c r="L83" s="331"/>
+      <c r="M83" s="19"/>
+      <c r="N83" s="176" t="str">
         <f>IF(ISBLANK(E83),"",VLOOKUP(B83,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N83" s="130">
+      <c r="O83" s="117">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="O83" s="382"/>
-[...7 lines deleted...]
-      <c r="A84" s="20">
+      <c r="P83" s="335"/>
+      <c r="Q83" s="331"/>
+      <c r="R83" s="341"/>
+      <c r="S83" s="339"/>
+      <c r="T83" s="340"/>
+      <c r="U83" s="368"/>
+    </row>
+    <row r="84" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A84" s="18">
         <v>76</v>
       </c>
-      <c r="B84" s="210"/>
-[...5 lines deleted...]
-      <c r="H84" s="198">
+      <c r="B84" s="187"/>
+      <c r="C84" s="19"/>
+      <c r="D84" s="128"/>
+      <c r="E84" s="326"/>
+      <c r="F84" s="323"/>
+      <c r="G84" s="360"/>
+      <c r="H84" s="19"/>
+      <c r="I84" s="176">
         <f>IF(E84&gt;0,VLOOKUP(B84,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I84" s="129">
+      <c r="J84" s="116">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="J84" s="379"/>
-[...2 lines deleted...]
-      <c r="M84" s="198" t="str">
+      <c r="K84" s="332"/>
+      <c r="L84" s="331"/>
+      <c r="M84" s="19"/>
+      <c r="N84" s="176" t="str">
         <f>IF(ISBLANK(E84),"",VLOOKUP(B84,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N84" s="130">
+      <c r="O84" s="117">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="O84" s="382"/>
-[...7 lines deleted...]
-      <c r="A85" s="20">
+      <c r="P84" s="335"/>
+      <c r="Q84" s="331"/>
+      <c r="R84" s="341"/>
+      <c r="S84" s="339"/>
+      <c r="T84" s="340"/>
+      <c r="U84" s="368"/>
+    </row>
+    <row r="85" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A85" s="18">
         <v>77</v>
       </c>
-      <c r="B85" s="210"/>
-[...5 lines deleted...]
-      <c r="H85" s="198">
+      <c r="B85" s="187"/>
+      <c r="C85" s="19"/>
+      <c r="D85" s="128"/>
+      <c r="E85" s="326"/>
+      <c r="F85" s="323"/>
+      <c r="G85" s="360"/>
+      <c r="H85" s="19"/>
+      <c r="I85" s="176">
         <f>IF(E85&gt;0,VLOOKUP(B85,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I85" s="129">
+      <c r="J85" s="116">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="J85" s="379"/>
-[...2 lines deleted...]
-      <c r="M85" s="198" t="str">
+      <c r="K85" s="332"/>
+      <c r="L85" s="331"/>
+      <c r="M85" s="19"/>
+      <c r="N85" s="176" t="str">
         <f>IF(ISBLANK(E85),"",VLOOKUP(B85,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N85" s="130">
+      <c r="O85" s="117">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="O85" s="382"/>
-[...7 lines deleted...]
-      <c r="A86" s="20">
+      <c r="P85" s="335"/>
+      <c r="Q85" s="331"/>
+      <c r="R85" s="341"/>
+      <c r="S85" s="339"/>
+      <c r="T85" s="340"/>
+      <c r="U85" s="368"/>
+    </row>
+    <row r="86" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A86" s="18">
         <v>78</v>
       </c>
-      <c r="B86" s="210"/>
-[...5 lines deleted...]
-      <c r="H86" s="198">
+      <c r="B86" s="187"/>
+      <c r="C86" s="19"/>
+      <c r="D86" s="128"/>
+      <c r="E86" s="326"/>
+      <c r="F86" s="323"/>
+      <c r="G86" s="360"/>
+      <c r="H86" s="19"/>
+      <c r="I86" s="176">
         <f>IF(E86&gt;0,VLOOKUP(B86,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I86" s="129">
+      <c r="J86" s="116">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="J86" s="379"/>
-[...2 lines deleted...]
-      <c r="M86" s="198" t="str">
+      <c r="K86" s="332"/>
+      <c r="L86" s="331"/>
+      <c r="M86" s="19"/>
+      <c r="N86" s="176" t="str">
         <f>IF(ISBLANK(E86),"",VLOOKUP(B86,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N86" s="130">
+      <c r="O86" s="117">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="O86" s="382"/>
-[...7 lines deleted...]
-      <c r="A87" s="20">
+      <c r="P86" s="335"/>
+      <c r="Q86" s="331"/>
+      <c r="R86" s="341"/>
+      <c r="S86" s="339"/>
+      <c r="T86" s="340"/>
+      <c r="U86" s="368"/>
+    </row>
+    <row r="87" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A87" s="18">
         <v>79</v>
       </c>
-      <c r="B87" s="210"/>
-[...5 lines deleted...]
-      <c r="H87" s="198">
+      <c r="B87" s="187"/>
+      <c r="C87" s="19"/>
+      <c r="D87" s="128"/>
+      <c r="E87" s="326"/>
+      <c r="F87" s="323"/>
+      <c r="G87" s="360"/>
+      <c r="H87" s="19"/>
+      <c r="I87" s="176">
         <f>IF(E87&gt;0,VLOOKUP(B87,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I87" s="129">
+      <c r="J87" s="116">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="J87" s="379"/>
-[...2 lines deleted...]
-      <c r="M87" s="198" t="str">
+      <c r="K87" s="332"/>
+      <c r="L87" s="331"/>
+      <c r="M87" s="19"/>
+      <c r="N87" s="176" t="str">
         <f>IF(ISBLANK(E87),"",VLOOKUP(B87,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N87" s="130">
+      <c r="O87" s="117">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="O87" s="382"/>
-[...7 lines deleted...]
-      <c r="A88" s="20">
+      <c r="P87" s="335"/>
+      <c r="Q87" s="331"/>
+      <c r="R87" s="341"/>
+      <c r="S87" s="339"/>
+      <c r="T87" s="340"/>
+      <c r="U87" s="368"/>
+    </row>
+    <row r="88" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A88" s="18">
         <v>80</v>
       </c>
-      <c r="B88" s="210"/>
-[...5 lines deleted...]
-      <c r="H88" s="198">
+      <c r="B88" s="187"/>
+      <c r="C88" s="19"/>
+      <c r="D88" s="128"/>
+      <c r="E88" s="326"/>
+      <c r="F88" s="323"/>
+      <c r="G88" s="360"/>
+      <c r="H88" s="19"/>
+      <c r="I88" s="176">
         <f>IF(E88&gt;0,VLOOKUP(B88,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I88" s="129">
+      <c r="J88" s="116">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="J88" s="379"/>
-[...2 lines deleted...]
-      <c r="M88" s="198" t="str">
+      <c r="K88" s="332"/>
+      <c r="L88" s="331"/>
+      <c r="M88" s="19"/>
+      <c r="N88" s="176" t="str">
         <f>IF(ISBLANK(E88),"",VLOOKUP(B88,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N88" s="130">
+      <c r="O88" s="117">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="O88" s="382"/>
-[...7 lines deleted...]
-      <c r="A89" s="20">
+      <c r="P88" s="335"/>
+      <c r="Q88" s="331"/>
+      <c r="R88" s="341"/>
+      <c r="S88" s="339"/>
+      <c r="T88" s="340"/>
+      <c r="U88" s="368"/>
+    </row>
+    <row r="89" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A89" s="18">
         <v>81</v>
       </c>
-      <c r="B89" s="210"/>
-[...5 lines deleted...]
-      <c r="H89" s="198">
+      <c r="B89" s="187"/>
+      <c r="C89" s="19"/>
+      <c r="D89" s="128"/>
+      <c r="E89" s="326"/>
+      <c r="F89" s="323"/>
+      <c r="G89" s="360"/>
+      <c r="H89" s="19"/>
+      <c r="I89" s="176">
         <f>IF(E89&gt;0,VLOOKUP(B89,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I89" s="129">
+      <c r="J89" s="116">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="J89" s="379"/>
-[...2 lines deleted...]
-      <c r="M89" s="198" t="str">
+      <c r="K89" s="332"/>
+      <c r="L89" s="331"/>
+      <c r="M89" s="19"/>
+      <c r="N89" s="176" t="str">
         <f>IF(ISBLANK(E89),"",VLOOKUP(B89,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N89" s="130">
+      <c r="O89" s="117">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="O89" s="382"/>
-[...7 lines deleted...]
-      <c r="A90" s="20">
+      <c r="P89" s="335"/>
+      <c r="Q89" s="331"/>
+      <c r="R89" s="341"/>
+      <c r="S89" s="339"/>
+      <c r="T89" s="340"/>
+      <c r="U89" s="368"/>
+    </row>
+    <row r="90" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A90" s="18">
         <v>82</v>
       </c>
-      <c r="B90" s="210"/>
-[...5 lines deleted...]
-      <c r="H90" s="198">
+      <c r="B90" s="187"/>
+      <c r="C90" s="19"/>
+      <c r="D90" s="128"/>
+      <c r="E90" s="326"/>
+      <c r="F90" s="323"/>
+      <c r="G90" s="360"/>
+      <c r="H90" s="19"/>
+      <c r="I90" s="176">
         <f>IF(E90&gt;0,VLOOKUP(B90,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I90" s="129">
+      <c r="J90" s="116">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="J90" s="379"/>
-[...2 lines deleted...]
-      <c r="M90" s="198" t="str">
+      <c r="K90" s="332"/>
+      <c r="L90" s="331"/>
+      <c r="M90" s="19"/>
+      <c r="N90" s="176" t="str">
         <f>IF(ISBLANK(E90),"",VLOOKUP(B90,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N90" s="130">
+      <c r="O90" s="117">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="O90" s="382"/>
-[...7 lines deleted...]
-      <c r="A91" s="20">
+      <c r="P90" s="335"/>
+      <c r="Q90" s="331"/>
+      <c r="R90" s="341"/>
+      <c r="S90" s="339"/>
+      <c r="T90" s="340"/>
+      <c r="U90" s="368"/>
+    </row>
+    <row r="91" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A91" s="18">
         <v>83</v>
       </c>
-      <c r="B91" s="210"/>
-[...5 lines deleted...]
-      <c r="H91" s="198">
+      <c r="B91" s="187"/>
+      <c r="C91" s="19"/>
+      <c r="D91" s="128"/>
+      <c r="E91" s="326"/>
+      <c r="F91" s="323"/>
+      <c r="G91" s="360"/>
+      <c r="H91" s="19"/>
+      <c r="I91" s="176">
         <f>IF(E91&gt;0,VLOOKUP(B91,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I91" s="129">
+      <c r="J91" s="116">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="J91" s="379"/>
-[...2 lines deleted...]
-      <c r="M91" s="198" t="str">
+      <c r="K91" s="332"/>
+      <c r="L91" s="331"/>
+      <c r="M91" s="19"/>
+      <c r="N91" s="176" t="str">
         <f>IF(ISBLANK(E91),"",VLOOKUP(B91,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N91" s="130">
+      <c r="O91" s="117">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="O91" s="382"/>
-[...7 lines deleted...]
-      <c r="A92" s="20">
+      <c r="P91" s="335"/>
+      <c r="Q91" s="331"/>
+      <c r="R91" s="341"/>
+      <c r="S91" s="339"/>
+      <c r="T91" s="340"/>
+      <c r="U91" s="368"/>
+    </row>
+    <row r="92" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A92" s="18">
         <v>84</v>
       </c>
-      <c r="B92" s="210"/>
-[...5 lines deleted...]
-      <c r="H92" s="198">
+      <c r="B92" s="187"/>
+      <c r="C92" s="19"/>
+      <c r="D92" s="128"/>
+      <c r="E92" s="326"/>
+      <c r="F92" s="323"/>
+      <c r="G92" s="360"/>
+      <c r="H92" s="19"/>
+      <c r="I92" s="176">
         <f>IF(E92&gt;0,VLOOKUP(B92,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I92" s="129">
+      <c r="J92" s="116">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="J92" s="379"/>
-[...2 lines deleted...]
-      <c r="M92" s="198" t="str">
+      <c r="K92" s="332"/>
+      <c r="L92" s="331"/>
+      <c r="M92" s="19"/>
+      <c r="N92" s="176" t="str">
         <f>IF(ISBLANK(E92),"",VLOOKUP(B92,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N92" s="130">
+      <c r="O92" s="117">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="O92" s="382"/>
-[...7 lines deleted...]
-      <c r="A93" s="20">
+      <c r="P92" s="335"/>
+      <c r="Q92" s="331"/>
+      <c r="R92" s="341"/>
+      <c r="S92" s="339"/>
+      <c r="T92" s="340"/>
+      <c r="U92" s="368"/>
+    </row>
+    <row r="93" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A93" s="18">
         <v>85</v>
       </c>
-      <c r="B93" s="210"/>
-[...5 lines deleted...]
-      <c r="H93" s="198">
+      <c r="B93" s="187"/>
+      <c r="C93" s="19"/>
+      <c r="D93" s="128"/>
+      <c r="E93" s="326"/>
+      <c r="F93" s="323"/>
+      <c r="G93" s="360"/>
+      <c r="H93" s="19"/>
+      <c r="I93" s="176">
         <f>IF(E93&gt;0,VLOOKUP(B93,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I93" s="129">
+      <c r="J93" s="116">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="J93" s="379"/>
-[...2 lines deleted...]
-      <c r="M93" s="198" t="str">
+      <c r="K93" s="332"/>
+      <c r="L93" s="331"/>
+      <c r="M93" s="19"/>
+      <c r="N93" s="176" t="str">
         <f>IF(ISBLANK(E93),"",VLOOKUP(B93,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N93" s="130">
+      <c r="O93" s="117">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="O93" s="382"/>
-[...7 lines deleted...]
-      <c r="A94" s="20">
+      <c r="P93" s="335"/>
+      <c r="Q93" s="331"/>
+      <c r="R93" s="341"/>
+      <c r="S93" s="339"/>
+      <c r="T93" s="340"/>
+      <c r="U93" s="368"/>
+    </row>
+    <row r="94" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A94" s="18">
         <v>86</v>
       </c>
-      <c r="B94" s="210"/>
-[...5 lines deleted...]
-      <c r="H94" s="198">
+      <c r="B94" s="187"/>
+      <c r="C94" s="19"/>
+      <c r="D94" s="128"/>
+      <c r="E94" s="326"/>
+      <c r="F94" s="323"/>
+      <c r="G94" s="360"/>
+      <c r="H94" s="37"/>
+      <c r="I94" s="176">
         <f>IF(E94&gt;0,VLOOKUP(B94,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I94" s="129">
+      <c r="J94" s="116">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="J94" s="379"/>
-[...2 lines deleted...]
-      <c r="M94" s="198" t="str">
+      <c r="K94" s="332"/>
+      <c r="L94" s="331"/>
+      <c r="M94" s="55"/>
+      <c r="N94" s="176" t="str">
         <f>IF(ISBLANK(E94),"",VLOOKUP(B94,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N94" s="130">
+      <c r="O94" s="117">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="O94" s="382"/>
-[...7 lines deleted...]
-      <c r="A95" s="20">
+      <c r="P94" s="335"/>
+      <c r="Q94" s="331"/>
+      <c r="R94" s="341"/>
+      <c r="S94" s="339"/>
+      <c r="T94" s="340"/>
+      <c r="U94" s="368"/>
+    </row>
+    <row r="95" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A95" s="18">
         <v>87</v>
       </c>
-      <c r="B95" s="210"/>
-[...5 lines deleted...]
-      <c r="H95" s="198">
+      <c r="B95" s="187"/>
+      <c r="C95" s="19"/>
+      <c r="D95" s="128"/>
+      <c r="E95" s="326"/>
+      <c r="F95" s="323"/>
+      <c r="G95" s="360"/>
+      <c r="H95" s="37"/>
+      <c r="I95" s="176">
         <f>IF(E95&gt;0,VLOOKUP(B95,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I95" s="129">
+      <c r="J95" s="116">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="J95" s="379"/>
-[...2 lines deleted...]
-      <c r="M95" s="198" t="str">
+      <c r="K95" s="332"/>
+      <c r="L95" s="331"/>
+      <c r="M95" s="55"/>
+      <c r="N95" s="176" t="str">
         <f>IF(ISBLANK(E95),"",VLOOKUP(B95,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N95" s="130">
+      <c r="O95" s="117">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="O95" s="382"/>
-[...7 lines deleted...]
-      <c r="A96" s="20">
+      <c r="P95" s="335"/>
+      <c r="Q95" s="331"/>
+      <c r="R95" s="341"/>
+      <c r="S95" s="339"/>
+      <c r="T95" s="340"/>
+      <c r="U95" s="368"/>
+    </row>
+    <row r="96" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A96" s="18">
         <v>88</v>
       </c>
-      <c r="B96" s="210"/>
-[...5 lines deleted...]
-      <c r="H96" s="198">
+      <c r="B96" s="187"/>
+      <c r="C96" s="19"/>
+      <c r="D96" s="128"/>
+      <c r="E96" s="326"/>
+      <c r="F96" s="323"/>
+      <c r="G96" s="360"/>
+      <c r="H96" s="37"/>
+      <c r="I96" s="176">
         <f>IF(E96&gt;0,VLOOKUP(B96,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I96" s="129">
+      <c r="J96" s="116">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="J96" s="379"/>
-[...2 lines deleted...]
-      <c r="M96" s="198" t="str">
+      <c r="K96" s="332"/>
+      <c r="L96" s="331"/>
+      <c r="M96" s="55"/>
+      <c r="N96" s="176" t="str">
         <f>IF(ISBLANK(E96),"",VLOOKUP(B96,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N96" s="130">
+      <c r="O96" s="117">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="O96" s="382"/>
-[...7 lines deleted...]
-      <c r="A97" s="20">
+      <c r="P96" s="335"/>
+      <c r="Q96" s="331"/>
+      <c r="R96" s="341"/>
+      <c r="S96" s="339"/>
+      <c r="T96" s="340"/>
+      <c r="U96" s="368"/>
+    </row>
+    <row r="97" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A97" s="18">
         <v>89</v>
       </c>
-      <c r="B97" s="210"/>
-[...5 lines deleted...]
-      <c r="H97" s="198">
+      <c r="B97" s="187"/>
+      <c r="C97" s="19"/>
+      <c r="D97" s="128"/>
+      <c r="E97" s="326"/>
+      <c r="F97" s="323"/>
+      <c r="G97" s="360"/>
+      <c r="H97" s="37"/>
+      <c r="I97" s="176">
         <f>IF(E97&gt;0,VLOOKUP(B97,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I97" s="129">
+      <c r="J97" s="116">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="J97" s="379"/>
-[...2 lines deleted...]
-      <c r="M97" s="198" t="str">
+      <c r="K97" s="332"/>
+      <c r="L97" s="331"/>
+      <c r="M97" s="55"/>
+      <c r="N97" s="176" t="str">
         <f>IF(ISBLANK(E97),"",VLOOKUP(B97,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N97" s="130">
+      <c r="O97" s="117">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="O97" s="382"/>
-[...7 lines deleted...]
-      <c r="A98" s="20">
+      <c r="P97" s="335"/>
+      <c r="Q97" s="331"/>
+      <c r="R97" s="341"/>
+      <c r="S97" s="339"/>
+      <c r="T97" s="343"/>
+      <c r="U97" s="368"/>
+    </row>
+    <row r="98" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A98" s="18">
         <v>90</v>
       </c>
-      <c r="B98" s="210"/>
-[...5 lines deleted...]
-      <c r="H98" s="198">
+      <c r="B98" s="187"/>
+      <c r="C98" s="32"/>
+      <c r="D98" s="128"/>
+      <c r="E98" s="327"/>
+      <c r="F98" s="323"/>
+      <c r="G98" s="360"/>
+      <c r="H98" s="37"/>
+      <c r="I98" s="176">
         <f>IF(E98&gt;0,VLOOKUP(B98,'A '!$B$5:$E$12,3,0))/100</f>
         <v>0</v>
       </c>
-      <c r="I98" s="243">
+      <c r="J98" s="217">
         <f t="shared" si="4"/>
         <v>0</v>
       </c>
-      <c r="J98" s="379"/>
-[...2 lines deleted...]
-      <c r="M98" s="198" t="str">
+      <c r="K98" s="332"/>
+      <c r="L98" s="331"/>
+      <c r="M98" s="55"/>
+      <c r="N98" s="176" t="str">
         <f>IF(ISBLANK(E98),"",VLOOKUP(B98,'A '!$B$5:$E$12,4,0)/100)</f>
         <v/>
       </c>
-      <c r="N98" s="244">
+      <c r="O98" s="218">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="O98" s="382"/>
-[...7 lines deleted...]
-      <c r="B99" s="241" t="s">
+      <c r="P98" s="335"/>
+      <c r="Q98" s="331"/>
+      <c r="R98" s="341"/>
+      <c r="S98" s="339"/>
+      <c r="T98" s="343"/>
+      <c r="U98" s="368"/>
+    </row>
+    <row r="99" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="B99" s="215" t="s">
         <v>21</v>
       </c>
-      <c r="C99" s="242"/>
-[...1 lines deleted...]
-      <c r="E99" s="247">
+      <c r="C99" s="216"/>
+      <c r="E99" s="221">
         <f>SUM(E9:E98)</f>
         <v>0</v>
       </c>
-      <c r="F99" s="271"/>
-[...35 lines deleted...]
-      <c r="I100" s="254" t="s">
+      <c r="F99" s="244"/>
+      <c r="G99" s="361"/>
+      <c r="H99" s="10"/>
+      <c r="I99" s="10"/>
+      <c r="J99" s="345">
+        <f>SUM(J9:J98)</f>
+        <v>0</v>
+      </c>
+      <c r="K99" s="345">
+        <f>SUM(K9:K98)-O103</f>
+        <v>-210</v>
+      </c>
+      <c r="L99" s="89"/>
+      <c r="M99" s="56"/>
+      <c r="N99" s="22"/>
+      <c r="O99" s="345">
+        <f>SUM(O9:O98)</f>
+        <v>0</v>
+      </c>
+      <c r="P99" s="345">
+        <f>SUM(,P9:P98)</f>
+        <v>0</v>
+      </c>
+      <c r="Q99" s="89"/>
+      <c r="T99" s="346">
+        <f>SUM(T9:T98)</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:21" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B100" s="10"/>
+      <c r="E100" s="56"/>
+      <c r="F100" s="244"/>
+      <c r="G100" s="361"/>
+      <c r="H100" s="10"/>
+      <c r="I100" s="10"/>
+      <c r="J100" s="227" t="s">
         <v>104</v>
       </c>
-      <c r="J100" s="253">
-[...4 lines deleted...]
-      <c r="N100" s="254" t="s">
+      <c r="K100" s="56">
+        <f>J99-K99</f>
+        <v>210</v>
+      </c>
+      <c r="M100" s="56"/>
+      <c r="O100" s="227" t="s">
         <v>104</v>
       </c>
-      <c r="O100" s="34">
-[...14 lines deleted...]
-      <c r="I101"/>
+      <c r="P100" s="28">
+        <f>O99-P99</f>
+        <v>0</v>
+      </c>
+      <c r="Q100" s="219">
+        <f>K99+P99</f>
+        <v>-210</v>
+      </c>
+      <c r="S100" s="56" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="101" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E101" s="58"/>
+      <c r="F101" s="245"/>
+      <c r="G101" s="362"/>
       <c r="J101"/>
-      <c r="K101" s="3"/>
-[...6 lines deleted...]
-      <c r="R101" s="26" t="s">
+      <c r="K101"/>
+      <c r="L101" s="4"/>
+      <c r="M101"/>
+      <c r="O101"/>
+      <c r="Q101" s="220">
+        <f>K100+P100</f>
+        <v>210</v>
+      </c>
+      <c r="S101" s="21" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="102" spans="1:20" x14ac:dyDescent="0.2">
-[...6 lines deleted...]
-      <c r="E102" s="138" t="s">
+    <row r="102" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="A102" s="66"/>
+      <c r="B102" s="10"/>
+      <c r="C102" s="10"/>
+      <c r="D102" s="233" t="s">
+        <v>276</v>
+      </c>
+      <c r="E102" s="123" t="s">
         <v>84</v>
       </c>
-      <c r="F102" s="340"/>
-      <c r="G102" s="67" t="s">
+      <c r="F102" s="16"/>
+      <c r="G102" s="363"/>
+      <c r="H102" s="59" t="s">
         <v>23</v>
       </c>
-      <c r="H102" s="68"/>
-[...37 lines deleted...]
-      <c r="D104" s="19" t="s">
+      <c r="I102" s="60"/>
+      <c r="J102" s="31"/>
+      <c r="K102" s="31"/>
+      <c r="L102" s="119"/>
+      <c r="M102" s="31"/>
+      <c r="N102" s="228"/>
+      <c r="O102" s="228"/>
+      <c r="P102" s="295"/>
+    </row>
+    <row r="103" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="B103" s="231"/>
+      <c r="D103" s="17" t="s">
+        <v>255</v>
+      </c>
+      <c r="E103" s="344">
+        <f>SUMIF($B$9:$B$98,"Werner",$E$9:$E$98)</f>
+        <v>0</v>
+      </c>
+      <c r="F103" s="246"/>
+      <c r="G103" s="364"/>
+      <c r="H103" s="126" t="s">
+        <v>222</v>
+      </c>
+      <c r="I103" s="29"/>
+      <c r="J103" s="5"/>
+      <c r="K103" s="5"/>
+      <c r="L103" s="120"/>
+      <c r="M103" s="5"/>
+      <c r="N103" s="5"/>
+      <c r="O103" s="382">
+        <v>210</v>
+      </c>
+      <c r="P103" s="383"/>
+      <c r="Q103" s="121"/>
+    </row>
+    <row r="104" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="B104" s="231"/>
+      <c r="D104" s="17" t="s">
         <v>26</v>
       </c>
-      <c r="E104" s="391">
-[...26 lines deleted...]
-      <c r="E105" s="391">
+      <c r="E104" s="344">
+        <f>SUMIF($B$9:$B$98,"Beate",$E$9:$E$98)</f>
+        <v>0</v>
+      </c>
+      <c r="F104" s="246"/>
+      <c r="G104" s="364"/>
+      <c r="H104" s="283" t="s">
+        <v>278</v>
+      </c>
+      <c r="I104" s="228"/>
+      <c r="J104" s="228"/>
+      <c r="K104" s="228"/>
+      <c r="L104" s="229"/>
+      <c r="M104" s="228"/>
+      <c r="N104" s="228"/>
+      <c r="O104" s="380">
+        <v>0</v>
+      </c>
+      <c r="P104" s="381"/>
+      <c r="Q104"/>
+      <c r="R104" s="11"/>
+      <c r="S104" s="4"/>
+    </row>
+    <row r="105" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="B105" s="231"/>
+      <c r="D105" s="17" t="s">
+        <v>160</v>
+      </c>
+      <c r="E105" s="344">
         <f>SUMIF($B$9:$B$98,"Kind",$E$9:$E$98)</f>
         <v>0</v>
       </c>
-      <c r="F105" s="273"/>
-[...22 lines deleted...]
-      <c r="E106" s="391">
+      <c r="F105" s="246"/>
+      <c r="G105" s="364"/>
+      <c r="H105" s="284" t="s">
+        <v>277</v>
+      </c>
+      <c r="I105" s="29"/>
+      <c r="J105" s="29"/>
+      <c r="K105" s="29"/>
+      <c r="L105" s="232"/>
+      <c r="M105" s="29"/>
+      <c r="N105" s="29"/>
+      <c r="O105" s="380">
+        <v>0</v>
+      </c>
+      <c r="P105" s="381"/>
+      <c r="Q105"/>
+      <c r="R105" s="11"/>
+      <c r="S105" s="4"/>
+    </row>
+    <row r="106" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="B106" s="231"/>
+      <c r="D106" s="17" t="s">
+        <v>160</v>
+      </c>
+      <c r="E106" s="344">
         <f>SUMIF($B$9:$B$98,"Kind",$E$9:$E$98)</f>
         <v>0</v>
       </c>
-      <c r="F106" s="273"/>
-[...14 lines deleted...]
-      <c r="B107" s="12"/>
+      <c r="F106" s="246"/>
+      <c r="G106" s="364"/>
+      <c r="H106" s="231"/>
+      <c r="O106" s="294"/>
+      <c r="P106" s="294"/>
+      <c r="Q106"/>
+      <c r="R106" s="11"/>
+      <c r="S106" s="4"/>
+    </row>
+    <row r="107" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="B107" s="10"/>
       <c r="C107"/>
-      <c r="D107" s="275" t="s">
+      <c r="D107" s="247" t="s">
         <v>22</v>
       </c>
-      <c r="E107" s="409">
-[...19 lines deleted...]
-      <c r="L110" s="107"/>
+      <c r="E107" s="221">
+        <f>SUM(E103:E104)</f>
+        <v>0</v>
+      </c>
+      <c r="F107" s="246"/>
+      <c r="G107" s="364"/>
+      <c r="M107" s="11"/>
+    </row>
+    <row r="108" spans="1:21" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="F108" s="20"/>
+      <c r="G108" s="365"/>
+    </row>
+    <row r="110" spans="1:21" x14ac:dyDescent="0.2">
+      <c r="M110" s="96"/>
     </row>
   </sheetData>
-  <autoFilter ref="B8:F107"/>
-  <sortState ref="B77:Q80">
+  <autoFilter ref="B8:F107" xr:uid="{00000000-0009-0000-0000-000005000000}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="B77:Q80">
     <sortCondition ref="C77:C80"/>
   </sortState>
   <customSheetViews>
     <customSheetView guid="{A33F8889-3639-4133-9F61-32089B91F717}" showPageBreaks="1" showGridLines="0" outlineSymbols="0" hiddenColumns="1" showRuler="0">
       <pane ySplit="7" topLeftCell="A26" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="H33" sqref="H33"/>
       <pageMargins left="0.59055118110236227" right="0.19685039370078741" top="0.86614173228346458" bottom="1.0629921259842521" header="0.39370078740157483" footer="0.62992125984251968"/>
       <printOptions horizontalCentered="1"/>
       <pageSetup paperSize="9" scale="83" orientation="portrait" horizontalDpi="180" verticalDpi="360" r:id="rId1"/>
       <headerFooter alignWithMargins="0">
         <oddHeader>&amp;F</oddHeader>
         <oddFooter>Seite &amp;P&amp;LC:\PRIVAT\KRANK\KRANK.XLS</oddFooter>
       </headerFooter>
     </customSheetView>
   </customSheetViews>
-  <mergeCells count="9">
-[...2 lines deleted...]
-    <mergeCell ref="N104:O104"/>
+  <mergeCells count="11">
+    <mergeCell ref="O105:P105"/>
+    <mergeCell ref="O103:P103"/>
+    <mergeCell ref="O104:P104"/>
     <mergeCell ref="A2:B2"/>
-    <mergeCell ref="R4:S4"/>
-[...3 lines deleted...]
-    <mergeCell ref="L5:P5"/>
+    <mergeCell ref="S4:T4"/>
+    <mergeCell ref="S5:T5"/>
+    <mergeCell ref="H5:L5"/>
+    <mergeCell ref="M5:Q5"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="F5:F7"/>
+    <mergeCell ref="G5:G8"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
-  <conditionalFormatting sqref="E103:F103 E104:E106">
-    <cfRule type="cellIs" dxfId="1" priority="1" stopIfTrue="1" operator="greaterThan">
+  <conditionalFormatting sqref="E103:G103 E104:E106">
+    <cfRule type="cellIs" dxfId="2" priority="2" stopIfTrue="1" operator="greaterThan">
       <formula>2814.93</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="F104:F106">
-    <cfRule type="cellIs" dxfId="0" priority="2" stopIfTrue="1" operator="greaterThan">
+  <conditionalFormatting sqref="F104:G106">
+    <cfRule type="cellIs" dxfId="1" priority="3" stopIfTrue="1" operator="greaterThan">
       <formula>3207.1</formula>
     </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="E9:E98">
+    <cfRule type="duplicateValues" dxfId="0" priority="1"/>
   </conditionalFormatting>
   <printOptions horizontalCentered="1" gridLinesSet="0"/>
   <pageMargins left="0.59055118110236227" right="0.19685039370078741" top="0.86614173228346458" bottom="1.0629921259842521" header="0.39370078740157483" footer="0.62992125984251968"/>
   <pageSetup paperSize="9" scale="68" fitToHeight="3" orientation="landscape" horizontalDpi="180" verticalDpi="360" r:id="rId2"/>
   <headerFooter alignWithMargins="0">
     <oddHeader>&amp;F</oddHeader>
     <oddFooter>Seite &amp;P&amp;LC:\PRIVAT\KRANK\KRANK.XLS</oddFooter>
   </headerFooter>
   <legacyDrawing r:id="rId3"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="1">
-        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
+        <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" xr:uid="{00000000-0002-0000-0500-000000000000}">
           <x14:formula1>
             <xm:f>'A '!$B$5:$B$8</xm:f>
           </x14:formula1>
           <xm:sqref>B9:B98</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <sheetPr codeName="Tabelle7"/>
   <dimension ref="A1:O60"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" showOutlineSymbols="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="M43" sqref="M43"/>
+      <selection activeCell="C31" sqref="C31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.140625" customWidth="1"/>
     <col min="2" max="5" width="12.7109375" customWidth="1"/>
     <col min="6" max="6" width="13.42578125" customWidth="1"/>
     <col min="7" max="7" width="16.42578125" customWidth="1"/>
     <col min="8" max="8" width="2.28515625" customWidth="1"/>
     <col min="9" max="9" width="12.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="20.25" x14ac:dyDescent="0.3">
-      <c r="B1" s="10" t="s">
-        <v>231</v>
+      <c r="B1" s="9" t="s">
+        <v>379</v>
       </c>
       <c r="F1" t="s">
         <v>69</v>
       </c>
-      <c r="H1" s="77"/>
-      <c r="I1" s="127" t="s">
+      <c r="H1" s="68"/>
+      <c r="I1" s="114" t="s">
         <v>175</v>
       </c>
-      <c r="O1" s="131" t="s">
-        <v>290</v>
+      <c r="O1" s="4" t="s">
+        <v>283</v>
       </c>
     </row>
     <row r="2" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="F2" s="107" t="s">
-[...2 lines deleted...]
-      <c r="I2" s="127" t="s">
+      <c r="F2" s="96" t="s">
+        <v>70</v>
+      </c>
+      <c r="I2" s="114" t="s">
         <v>176</v>
       </c>
-      <c r="O2" s="107" t="s">
-        <v>240</v>
+      <c r="O2" s="96" t="s">
+        <v>233</v>
       </c>
     </row>
     <row r="3" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="F3" s="3" t="s">
-[...2 lines deleted...]
-      <c r="I3" s="127" t="s">
+      <c r="F3" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="I3" s="114" t="s">
         <v>177</v>
       </c>
-      <c r="O3" s="107" t="s">
-        <v>242</v>
+      <c r="O3" s="96" t="s">
+        <v>235</v>
       </c>
     </row>
     <row r="4" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="F4" s="3" t="s">
-[...2 lines deleted...]
-      <c r="I4" s="127" t="s">
+      <c r="F4" s="4" t="s">
+        <v>383</v>
+      </c>
+      <c r="I4" s="114" t="s">
         <v>178</v>
       </c>
-      <c r="O4" s="107" t="s">
-        <v>241</v>
+      <c r="O4" s="96" t="s">
+        <v>234</v>
       </c>
     </row>
     <row r="5" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="I5" s="127" t="s">
+      <c r="I5" s="114" t="s">
         <v>179</v>
       </c>
-      <c r="O5" s="107" t="s">
-        <v>243</v>
+      <c r="O5" s="96" t="s">
+        <v>236</v>
       </c>
     </row>
     <row r="6" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="I6" s="127" t="s">
+      <c r="I6" s="114" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="7" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="I7" s="127" t="s">
+      <c r="I7" s="114" t="s">
         <v>181</v>
       </c>
-      <c r="O7" s="107" t="s">
-        <v>244</v>
+      <c r="O7" s="96" t="s">
+        <v>237</v>
       </c>
     </row>
     <row r="8" spans="1:15" ht="15" x14ac:dyDescent="0.25">
-      <c r="F8" s="32">
+      <c r="F8" s="26">
         <f ca="1">TODAY()</f>
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="I8" s="127" t="s">
+        <v>46239</v>
+      </c>
+      <c r="I8" s="114" t="s">
         <v>182</v>
       </c>
-      <c r="O8" s="107" t="s">
-        <v>246</v>
+      <c r="O8" s="96" t="s">
+        <v>239</v>
       </c>
     </row>
     <row r="9" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="B9" s="33" t="s">
+      <c r="B9" s="27" t="s">
         <v>71</v>
       </c>
       <c r="O9" t="s">
-        <v>245</v>
+        <v>238</v>
       </c>
     </row>
     <row r="11" spans="1:15" ht="14.25" x14ac:dyDescent="0.2">
       <c r="B11" s="6" t="s">
         <v>72</v>
       </c>
-      <c r="I11" s="287" t="s">
-        <v>221</v>
+      <c r="I11" s="258" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="12" spans="1:15" ht="14.25" x14ac:dyDescent="0.2">
       <c r="B12" s="6" t="s">
-        <v>232</v>
-[...4 lines deleted...]
-        <v>222</v>
+        <v>227</v>
+      </c>
+      <c r="I12" s="258" t="s">
+        <v>220</v>
       </c>
     </row>
     <row r="13" spans="1:15" ht="14.25" x14ac:dyDescent="0.2">
       <c r="B13" s="6" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="14" spans="1:15" ht="14.25" x14ac:dyDescent="0.2">
       <c r="B14" s="6" t="s">
-        <v>233</v>
-[...5 lines deleted...]
-        <v>351</v>
+        <v>228</v>
+      </c>
+      <c r="I14" s="296" t="s">
+        <v>281</v>
+      </c>
+      <c r="O14" s="96" t="s">
+        <v>356</v>
       </c>
     </row>
     <row r="15" spans="1:15" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A15" s="435" t="s">
+      <c r="A15" s="400" t="s">
         <v>174</v>
       </c>
       <c r="B15" s="6"/>
       <c r="F15" s="6" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="G15" s="6"/>
-      <c r="I15" s="345" t="s">
-[...3 lines deleted...]
-        <v>352</v>
+      <c r="I15" s="296" t="s">
+        <v>282</v>
+      </c>
+      <c r="O15" s="96" t="s">
+        <v>357</v>
       </c>
     </row>
     <row r="16" spans="1:15" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A16" s="435"/>
+      <c r="A16" s="400"/>
       <c r="B16" s="6" t="s">
-        <v>229</v>
+        <v>225</v>
       </c>
       <c r="C16" s="6"/>
-      <c r="F16" s="276">
-[...6 lines deleted...]
-        <v>353</v>
+      <c r="F16" s="248">
+        <v>7</v>
+      </c>
+      <c r="G16" s="249" t="s">
+        <v>224</v>
+      </c>
+      <c r="O16" s="96" t="s">
+        <v>358</v>
       </c>
     </row>
     <row r="17" spans="1:14" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A17" s="435"/>
+      <c r="A17" s="400"/>
       <c r="C17" s="6"/>
-      <c r="F17" s="127"/>
+      <c r="F17" s="114"/>
     </row>
     <row r="18" spans="1:14" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A18" s="435"/>
+      <c r="A18" s="400"/>
       <c r="C18" s="6"/>
-      <c r="F18" s="127"/>
+      <c r="F18" s="114"/>
     </row>
     <row r="19" spans="1:14" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A19" s="435"/>
-      <c r="B19" s="4"/>
+      <c r="A19" s="400"/>
+      <c r="B19" s="5"/>
       <c r="C19" s="6"/>
       <c r="I19" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="20" spans="1:14" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A20" s="435"/>
-      <c r="B20" s="5"/>
+      <c r="A20" s="400"/>
       <c r="C20" s="6"/>
-      <c r="I20" s="305" t="s">
-[...9 lines deleted...]
-        <v>231</v>
+      <c r="I20" s="274" t="s">
+        <v>226</v>
+      </c>
+      <c r="J20" s="274" t="s">
+        <v>226</v>
+      </c>
+      <c r="K20" s="278" t="s">
+        <v>226</v>
+      </c>
+      <c r="L20" s="274" t="s">
+        <v>226</v>
       </c>
     </row>
     <row r="21" spans="1:14" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A21" s="435"/>
+      <c r="A21" s="400"/>
       <c r="B21" s="6" t="s">
         <v>127</v>
       </c>
       <c r="C21" s="6"/>
       <c r="D21" s="6"/>
-      <c r="E21" s="306"/>
-[...1 lines deleted...]
-      <c r="I21" s="39">
+      <c r="E21" s="275" t="s">
+        <v>375</v>
+      </c>
+      <c r="F21" s="277"/>
+      <c r="I21" s="33">
         <f>SUMIF(G30:G45,"Willi",F30:F45)</f>
         <v>0</v>
       </c>
-      <c r="J21" s="39">
+      <c r="J21" s="33">
         <f>SUMIF(G30:G45,"Gitte",F30:F45)</f>
         <v>0</v>
       </c>
-      <c r="K21" s="39">
+      <c r="K21" s="33">
         <f>SUMIF(G30:G45,"NN",F30:F45)</f>
         <v>0</v>
       </c>
-      <c r="L21" s="39">
+      <c r="L21" s="33">
         <f>SUMIF(G30:G45,"NN",F30:F45)</f>
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="435"/>
+      <c r="A22" s="400"/>
       <c r="F22" s="6"/>
       <c r="G22" s="6"/>
       <c r="H22" s="6"/>
       <c r="I22" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="23" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="435"/>
+      <c r="A23" s="400"/>
       <c r="B23" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C23" s="6"/>
       <c r="D23" s="6"/>
       <c r="E23" s="6"/>
       <c r="F23" s="6"/>
       <c r="G23" s="6"/>
       <c r="H23" s="6"/>
-      <c r="I23" s="81">
+      <c r="I23" s="72">
         <f>SUM(I21:L21)</f>
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:14" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A24" s="435"/>
+      <c r="A24" s="400"/>
       <c r="B24" s="6"/>
       <c r="C24" s="6"/>
       <c r="D24" s="6"/>
       <c r="E24" s="6"/>
       <c r="F24" s="6"/>
       <c r="G24" s="6"/>
       <c r="H24" s="6"/>
     </row>
     <row r="25" spans="1:14" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A25" s="435"/>
+      <c r="A25" s="400"/>
       <c r="B25" s="6" t="s">
         <v>106</v>
       </c>
       <c r="C25" s="6"/>
       <c r="D25" s="6"/>
       <c r="E25" s="6"/>
       <c r="F25" s="6"/>
       <c r="G25" s="6"/>
       <c r="H25" s="6"/>
     </row>
     <row r="26" spans="1:14" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A26" s="435"/>
-      <c r="B26" s="73">
+      <c r="A26" s="400"/>
+      <c r="B26" s="65">
         <f>F46</f>
         <v>0</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>102</v>
       </c>
       <c r="D26" s="6"/>
       <c r="E26" s="6"/>
       <c r="F26" s="6"/>
       <c r="G26" s="6"/>
       <c r="H26" s="6"/>
     </row>
     <row r="27" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="435"/>
+      <c r="A27" s="400"/>
       <c r="B27" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="28" spans="1:14" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A28" s="435"/>
-      <c r="B28" s="49" t="s">
+      <c r="A28" s="400"/>
+      <c r="B28" s="42" t="s">
         <v>17</v>
       </c>
-      <c r="C28" s="50" t="s">
+      <c r="C28" s="43" t="s">
         <v>24</v>
       </c>
-      <c r="D28" s="51" t="s">
+      <c r="D28" s="44" t="s">
         <v>25</v>
       </c>
-      <c r="E28" s="121" t="s">
-[...2 lines deleted...]
-      <c r="F28" s="50" t="s">
+      <c r="E28" s="109" t="s">
+        <v>158</v>
+      </c>
+      <c r="F28" s="43" t="s">
         <v>29</v>
       </c>
-      <c r="G28" s="261" t="s">
-[...13 lines deleted...]
-        <v>231</v>
+      <c r="G28" s="236" t="s">
+        <v>213</v>
+      </c>
+      <c r="H28" s="20"/>
+      <c r="I28" s="112" t="s">
+        <v>362</v>
+      </c>
+      <c r="J28" s="112" t="s">
+        <v>363</v>
+      </c>
+      <c r="K28" s="279" t="s">
+        <v>226</v>
+      </c>
+      <c r="L28" s="112" t="s">
+        <v>226</v>
       </c>
     </row>
     <row r="29" spans="1:14" ht="13.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="435"/>
-[...1 lines deleted...]
-      <c r="C29" s="52" t="s">
+      <c r="A29" s="400"/>
+      <c r="B29" s="35"/>
+      <c r="C29" s="45" t="s">
         <v>83</v>
       </c>
-      <c r="D29" s="52" t="s">
+      <c r="D29" s="45" t="s">
         <v>83</v>
       </c>
-      <c r="E29" s="52" t="s">
+      <c r="E29" s="45" t="s">
         <v>83</v>
       </c>
-      <c r="F29" s="52" t="s">
+      <c r="F29" s="45" t="s">
         <v>83</v>
       </c>
-      <c r="G29" s="54"/>
-[...4 lines deleted...]
-      <c r="L29" s="79"/>
+      <c r="G29" s="47"/>
+      <c r="H29" s="20"/>
+      <c r="I29" s="70"/>
+      <c r="J29" s="70"/>
+      <c r="K29" s="71"/>
+      <c r="L29" s="70"/>
     </row>
     <row r="30" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="B30" s="347">
+        <v>23</v>
+      </c>
+      <c r="B30" s="298">
         <f>VLOOKUP(A30,Krankheitskosten!$A$9:$E$98,3)</f>
         <v>0</v>
       </c>
-      <c r="C30" s="59"/>
-[...2 lines deleted...]
-      <c r="F30" s="65">
+      <c r="C30" s="52">
+        <v>270</v>
+      </c>
+      <c r="D30" s="52"/>
+      <c r="E30" s="52"/>
+      <c r="F30" s="57">
         <f>VLOOKUP(A30,Krankheitskosten!$A$9:$E$98,5)</f>
         <v>0</v>
       </c>
-      <c r="G30" s="346">
+      <c r="G30" s="297">
         <f>VLOOKUP(A30,Krankheitskosten!$A$9:$E$98,2)</f>
         <v>0</v>
       </c>
-      <c r="H30" s="24"/>
-      <c r="I30" s="78">
+      <c r="H30" s="20"/>
+      <c r="I30" s="69">
         <f t="shared" ref="I30:I45" si="0">IF(G30="Werner",F30*30%,0)</f>
         <v>0</v>
       </c>
-      <c r="J30" s="78">
+      <c r="J30" s="69">
         <f>IF(G30="Beate",F30*30%,0)</f>
         <v>0</v>
       </c>
-      <c r="K30" s="60">
+      <c r="K30" s="53">
         <f>IF(G30="Kerstin",F30*20%,0)</f>
         <v>0</v>
       </c>
-      <c r="L30" s="78">
+      <c r="L30" s="69">
         <f>IF(G30="Susanne",F30*20%,0)</f>
         <v>0</v>
       </c>
-      <c r="M30" s="336" t="s">
-[...3 lines deleted...]
-        <v>272</v>
+      <c r="M30" s="292" t="s">
+        <v>268</v>
+      </c>
+      <c r="N30" s="96" t="s">
+        <v>265</v>
       </c>
     </row>
     <row r="31" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="B31" s="347">
+        <v>24</v>
+      </c>
+      <c r="B31" s="298">
         <f>VLOOKUP(A31,Krankheitskosten!$A$9:$E$98,3)</f>
         <v>0</v>
       </c>
-      <c r="C31" s="55"/>
-[...2 lines deleted...]
-      <c r="F31" s="65">
+      <c r="C31" s="48"/>
+      <c r="D31" s="48"/>
+      <c r="E31" s="48"/>
+      <c r="F31" s="57">
         <f>VLOOKUP(A31,Krankheitskosten!$A$9:$E$98,5)</f>
         <v>0</v>
       </c>
-      <c r="G31" s="346">
+      <c r="G31" s="297">
         <f>VLOOKUP(A31,Krankheitskosten!$A$9:$E$98,2)</f>
         <v>0</v>
       </c>
-      <c r="H31" s="24"/>
-      <c r="I31" s="78">
+      <c r="H31" s="20"/>
+      <c r="I31" s="69">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J31" s="78">
+      <c r="J31" s="69">
         <f t="shared" ref="J31:J45" si="1">IF(G31="Beate",F31*30%,0)</f>
         <v>0</v>
       </c>
-      <c r="K31" s="60">
+      <c r="K31" s="53">
         <f t="shared" ref="K31:K45" si="2">IF(G31="Kerstin",F31*20%,0)</f>
         <v>0</v>
       </c>
-      <c r="L31" s="78">
+      <c r="L31" s="69">
         <f t="shared" ref="L31:L45" si="3">IF(G31="Susanne",F31*20%,0)</f>
         <v>0</v>
       </c>
       <c r="M31" s="6"/>
-      <c r="N31" s="107" t="s">
-        <v>276</v>
+      <c r="N31" s="96" t="s">
+        <v>269</v>
       </c>
     </row>
     <row r="32" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="B32" s="347">
+        <v>25</v>
+      </c>
+      <c r="B32" s="298">
         <f>VLOOKUP(A32,Krankheitskosten!$A$9:$E$98,3)</f>
         <v>0</v>
       </c>
-      <c r="C32" s="55"/>
-[...2 lines deleted...]
-      <c r="F32" s="65">
+      <c r="C32" s="48"/>
+      <c r="D32" s="48"/>
+      <c r="E32" s="93"/>
+      <c r="F32" s="57">
         <f>VLOOKUP(A32,Krankheitskosten!$A$9:$E$98,5)</f>
         <v>0</v>
       </c>
-      <c r="G32" s="346">
+      <c r="G32" s="297">
         <f>VLOOKUP(A32,Krankheitskosten!$A$9:$E$98,2)</f>
         <v>0</v>
       </c>
-      <c r="H32" s="24"/>
-      <c r="I32" s="78">
+      <c r="H32" s="20"/>
+      <c r="I32" s="69">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J32" s="78">
+      <c r="J32" s="69">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K32" s="60">
+      <c r="K32" s="53">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="L32" s="78">
+      <c r="L32" s="69">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="N32" s="107" t="s">
-        <v>278</v>
+      <c r="N32" s="96" t="s">
+        <v>271</v>
       </c>
     </row>
     <row r="33" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="B33" s="347">
+        <v>26</v>
+      </c>
+      <c r="B33" s="298">
         <f>VLOOKUP(A33,Krankheitskosten!$A$9:$E$98,3)</f>
         <v>0</v>
       </c>
-      <c r="C33" s="55"/>
-[...2 lines deleted...]
-      <c r="F33" s="65">
+      <c r="C33" s="48"/>
+      <c r="D33" s="48"/>
+      <c r="E33" s="48"/>
+      <c r="F33" s="57">
         <f>VLOOKUP(A33,Krankheitskosten!$A$9:$E$98,5)</f>
         <v>0</v>
       </c>
-      <c r="G33" s="346">
+      <c r="G33" s="297">
         <f>VLOOKUP(A33,Krankheitskosten!$A$9:$E$98,2)</f>
         <v>0</v>
       </c>
-      <c r="H33" s="24"/>
-      <c r="I33" s="78">
+      <c r="H33" s="20"/>
+      <c r="I33" s="69">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J33" s="78">
+      <c r="J33" s="69">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K33" s="60">
+      <c r="K33" s="53">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="L33" s="78">
+      <c r="L33" s="69">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="M33" s="6"/>
-      <c r="N33" s="107" t="s">
-        <v>277</v>
+      <c r="N33" s="96" t="s">
+        <v>270</v>
       </c>
     </row>
     <row r="34" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="B34" s="347">
+        <v>27</v>
+      </c>
+      <c r="B34" s="298">
         <f>VLOOKUP(A34,Krankheitskosten!$A$9:$E$98,3)</f>
         <v>0</v>
       </c>
-      <c r="C34" s="55"/>
-[...2 lines deleted...]
-      <c r="F34" s="65">
+      <c r="C34" s="48"/>
+      <c r="D34" s="48"/>
+      <c r="E34" s="48"/>
+      <c r="F34" s="57">
         <f>VLOOKUP(A34,Krankheitskosten!$A$9:$E$98,5)</f>
         <v>0</v>
       </c>
-      <c r="G34" s="346">
+      <c r="G34" s="297">
         <f>VLOOKUP(A34,Krankheitskosten!$A$9:$E$98,2)</f>
         <v>0</v>
       </c>
-      <c r="H34" s="24"/>
-      <c r="I34" s="78">
+      <c r="H34" s="20"/>
+      <c r="I34" s="69">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J34" s="78">
+      <c r="J34" s="69">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K34" s="60">
+      <c r="K34" s="53">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="L34" s="78">
+      <c r="L34" s="69">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
       <c r="M34" s="6"/>
     </row>
     <row r="35" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="B35" s="347">
+        <v>28</v>
+      </c>
+      <c r="B35" s="298">
         <f>VLOOKUP(A35,Krankheitskosten!$A$9:$E$98,3)</f>
         <v>0</v>
       </c>
-      <c r="C35" s="144"/>
-[...2 lines deleted...]
-      <c r="F35" s="65">
+      <c r="C35" s="129"/>
+      <c r="D35" s="48"/>
+      <c r="E35" s="48"/>
+      <c r="F35" s="57">
         <f>VLOOKUP(A35,Krankheitskosten!$A$9:$E$98,5)</f>
         <v>0</v>
       </c>
-      <c r="G35" s="346">
+      <c r="G35" s="297">
         <f>VLOOKUP(A35,Krankheitskosten!$A$9:$E$98,2)</f>
         <v>0</v>
       </c>
-      <c r="H35" s="24"/>
-      <c r="I35" s="78">
+      <c r="H35" s="20"/>
+      <c r="I35" s="69">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J35" s="78">
+      <c r="J35" s="69">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K35" s="60">
+      <c r="K35" s="53">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="L35" s="78">
+      <c r="L35" s="69">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="M35" s="337" t="s">
-[...3 lines deleted...]
-        <v>273</v>
+      <c r="M35" s="293" t="s">
+        <v>272</v>
+      </c>
+      <c r="N35" s="96" t="s">
+        <v>266</v>
       </c>
     </row>
     <row r="36" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="B36" s="347">
+        <v>29</v>
+      </c>
+      <c r="B36" s="298">
         <f>VLOOKUP(A36,Krankheitskosten!$A$9:$E$98,3)</f>
         <v>0</v>
       </c>
-      <c r="C36" s="55"/>
-[...2 lines deleted...]
-      <c r="F36" s="65">
+      <c r="C36" s="48"/>
+      <c r="D36" s="48"/>
+      <c r="E36" s="48"/>
+      <c r="F36" s="57">
         <f>VLOOKUP(A36,Krankheitskosten!$A$9:$E$98,5)</f>
         <v>0</v>
       </c>
-      <c r="G36" s="346">
+      <c r="G36" s="297">
         <f>VLOOKUP(A36,Krankheitskosten!$A$9:$E$98,2)</f>
         <v>0</v>
       </c>
-      <c r="H36" s="24"/>
-      <c r="I36" s="78">
+      <c r="H36" s="20"/>
+      <c r="I36" s="69">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J36" s="78">
+      <c r="J36" s="69">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K36" s="60">
+      <c r="K36" s="53">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="L36" s="78">
+      <c r="L36" s="69">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="N36" s="107" t="s">
-        <v>274</v>
+      <c r="N36" s="96" t="s">
+        <v>267</v>
       </c>
     </row>
     <row r="37" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="B37" s="347">
+        <v>30</v>
+      </c>
+      <c r="B37" s="298">
         <f>VLOOKUP(A37,Krankheitskosten!$A$9:$E$98,3)</f>
         <v>0</v>
       </c>
-      <c r="C37" s="55"/>
-[...2 lines deleted...]
-      <c r="F37" s="65">
+      <c r="C37" s="48"/>
+      <c r="D37" s="48"/>
+      <c r="E37" s="48"/>
+      <c r="F37" s="57">
         <f>VLOOKUP(A37,Krankheitskosten!$A$9:$E$98,5)</f>
         <v>0</v>
       </c>
-      <c r="G37" s="346">
+      <c r="G37" s="297">
         <f>VLOOKUP(A37,Krankheitskosten!$A$9:$E$98,2)</f>
         <v>0</v>
       </c>
-      <c r="H37" s="24"/>
-      <c r="I37" s="78">
+      <c r="H37" s="20"/>
+      <c r="I37" s="69">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J37" s="78">
+      <c r="J37" s="69">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K37" s="60">
+      <c r="K37" s="53">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="L37" s="78">
+      <c r="L37" s="69">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="N37" s="107" t="s">
-        <v>280</v>
+      <c r="N37" s="96" t="s">
+        <v>273</v>
       </c>
     </row>
     <row r="38" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="B38" s="347">
+        <v>31</v>
+      </c>
+      <c r="B38" s="298">
         <f>VLOOKUP(A38,Krankheitskosten!$A$9:$E$98,3)</f>
         <v>0</v>
       </c>
-      <c r="C38" s="55"/>
-[...2 lines deleted...]
-      <c r="F38" s="65">
+      <c r="C38" s="48"/>
+      <c r="D38" s="48"/>
+      <c r="E38" s="48"/>
+      <c r="F38" s="57">
         <f>VLOOKUP(A38,Krankheitskosten!$A$9:$E$98,5)</f>
         <v>0</v>
       </c>
-      <c r="G38" s="346">
+      <c r="G38" s="297">
         <f>VLOOKUP(A38,Krankheitskosten!$A$9:$E$98,2)</f>
         <v>0</v>
       </c>
-      <c r="H38" s="24"/>
-      <c r="I38" s="78">
+      <c r="H38" s="20"/>
+      <c r="I38" s="69">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J38" s="78">
+      <c r="J38" s="69">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K38" s="60">
+      <c r="K38" s="53">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="L38" s="78">
+      <c r="L38" s="69">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="N38" s="107" t="s">
-        <v>281</v>
+      <c r="N38" s="96" t="s">
+        <v>274</v>
       </c>
     </row>
     <row r="39" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="B39" s="347">
+        <v>32</v>
+      </c>
+      <c r="B39" s="298">
         <f>VLOOKUP(A39,Krankheitskosten!$A$9:$E$98,3)</f>
         <v>0</v>
       </c>
-      <c r="C39" s="55"/>
-[...2 lines deleted...]
-      <c r="F39" s="65">
+      <c r="C39" s="48"/>
+      <c r="D39" s="48"/>
+      <c r="E39" s="48"/>
+      <c r="F39" s="57">
         <f>VLOOKUP(A39,Krankheitskosten!$A$9:$E$98,5)</f>
         <v>0</v>
       </c>
-      <c r="G39" s="346">
+      <c r="G39" s="297">
         <f>VLOOKUP(A39,Krankheitskosten!$A$9:$E$98,2)</f>
         <v>0</v>
       </c>
-      <c r="H39" s="24"/>
-      <c r="I39" s="78">
+      <c r="H39" s="20"/>
+      <c r="I39" s="69">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J39" s="78">
+      <c r="J39" s="69">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K39" s="60">
+      <c r="K39" s="53">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="L39" s="78">
+      <c r="L39" s="69">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="N39" s="107" t="s">
-        <v>282</v>
+      <c r="N39" s="96" t="s">
+        <v>275</v>
       </c>
     </row>
     <row r="40" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="B40" s="347">
+        <v>33</v>
+      </c>
+      <c r="B40" s="298">
         <f>VLOOKUP(A40,Krankheitskosten!$A$9:$E$98,3)</f>
         <v>0</v>
       </c>
-      <c r="C40" s="55"/>
-[...2 lines deleted...]
-      <c r="F40" s="65">
+      <c r="C40" s="48"/>
+      <c r="D40" s="48"/>
+      <c r="E40" s="48"/>
+      <c r="F40" s="57">
         <f>VLOOKUP(A40,Krankheitskosten!$A$9:$E$98,5)</f>
         <v>0</v>
       </c>
-      <c r="G40" s="346">
+      <c r="G40" s="297">
         <f>VLOOKUP(A40,Krankheitskosten!$A$9:$E$98,2)</f>
         <v>0</v>
       </c>
-      <c r="H40" s="24"/>
-      <c r="I40" s="78">
+      <c r="H40" s="20"/>
+      <c r="I40" s="69">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J40" s="78">
+      <c r="J40" s="69">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K40" s="60">
+      <c r="K40" s="53">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="L40" s="78">
+      <c r="L40" s="69">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="B41" s="347">
+        <v>34</v>
+      </c>
+      <c r="B41" s="298">
         <f>VLOOKUP(A41,Krankheitskosten!$A$9:$E$98,3)</f>
         <v>0</v>
       </c>
-      <c r="C41" s="55"/>
-[...2 lines deleted...]
-      <c r="F41" s="65">
+      <c r="C41" s="48"/>
+      <c r="D41" s="48"/>
+      <c r="E41" s="48"/>
+      <c r="F41" s="57">
         <f>VLOOKUP(A41,Krankheitskosten!$A$9:$E$98,5)</f>
         <v>0</v>
       </c>
-      <c r="G41" s="346">
+      <c r="G41" s="297">
         <f>VLOOKUP(A41,Krankheitskosten!$A$9:$E$98,2)</f>
         <v>0</v>
       </c>
-      <c r="H41" s="24"/>
-      <c r="I41" s="78">
+      <c r="H41" s="20"/>
+      <c r="I41" s="69">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J41" s="78">
+      <c r="J41" s="69">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K41" s="60">
+      <c r="K41" s="53">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="L41" s="78">
+      <c r="L41" s="69">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="B42" s="347">
+        <v>35</v>
+      </c>
+      <c r="B42" s="298">
         <f>VLOOKUP(A42,Krankheitskosten!$A$9:$E$98,3)</f>
         <v>0</v>
       </c>
-      <c r="C42" s="55"/>
-[...2 lines deleted...]
-      <c r="F42" s="65">
+      <c r="C42" s="48"/>
+      <c r="D42" s="48"/>
+      <c r="E42" s="48"/>
+      <c r="F42" s="57">
         <f>VLOOKUP(A42,Krankheitskosten!$A$9:$E$98,5)</f>
         <v>0</v>
       </c>
-      <c r="G42" s="346">
+      <c r="G42" s="297">
         <f>VLOOKUP(A42,Krankheitskosten!$A$9:$E$98,2)</f>
         <v>0</v>
       </c>
-      <c r="H42" s="24"/>
-      <c r="I42" s="78">
+      <c r="H42" s="20"/>
+      <c r="I42" s="69">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J42" s="78">
+      <c r="J42" s="69">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K42" s="60">
+      <c r="K42" s="53">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="L42" s="78">
+      <c r="L42" s="69">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="B43" s="347">
+        <v>36</v>
+      </c>
+      <c r="B43" s="298">
         <f>VLOOKUP(A43,Krankheitskosten!$A$9:$E$98,3)</f>
         <v>0</v>
       </c>
-      <c r="C43" s="55"/>
-[...2 lines deleted...]
-      <c r="F43" s="65">
+      <c r="C43" s="48"/>
+      <c r="D43" s="48"/>
+      <c r="E43" s="48"/>
+      <c r="F43" s="57">
         <f>VLOOKUP(A43,Krankheitskosten!$A$9:$E$98,5)</f>
         <v>0</v>
       </c>
-      <c r="G43" s="346">
+      <c r="G43" s="297">
         <f>VLOOKUP(A43,Krankheitskosten!$A$9:$E$98,2)</f>
         <v>0</v>
       </c>
-      <c r="H43" s="24"/>
-      <c r="I43" s="78">
+      <c r="H43" s="20"/>
+      <c r="I43" s="69">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J43" s="78">
+      <c r="J43" s="69">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K43" s="60">
+      <c r="K43" s="53">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="L43" s="78">
+      <c r="L43" s="69">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="B44" s="347">
+        <v>37</v>
+      </c>
+      <c r="B44" s="298">
         <f>VLOOKUP(A44,Krankheitskosten!$A$9:$E$98,3)</f>
         <v>0</v>
       </c>
-      <c r="C44" s="55"/>
-[...2 lines deleted...]
-      <c r="F44" s="65">
+      <c r="C44" s="48"/>
+      <c r="D44" s="48"/>
+      <c r="E44" s="48"/>
+      <c r="F44" s="57">
         <f>VLOOKUP(A44,Krankheitskosten!$A$9:$E$98,5)</f>
         <v>0</v>
       </c>
-      <c r="G44" s="346">
+      <c r="G44" s="297">
         <f>VLOOKUP(A44,Krankheitskosten!$A$9:$E$98,2)</f>
         <v>0</v>
       </c>
-      <c r="H44" s="24"/>
-      <c r="I44" s="78">
+      <c r="H44" s="20"/>
+      <c r="I44" s="69">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J44" s="78">
+      <c r="J44" s="69">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K44" s="60">
+      <c r="K44" s="53">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="L44" s="78">
+      <c r="L44" s="69">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:14" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A45">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="B45" s="347">
+        <v>38</v>
+      </c>
+      <c r="B45" s="298">
         <f>VLOOKUP(A45,Krankheitskosten!$A$9:$E$98,3)</f>
         <v>0</v>
       </c>
-      <c r="C45" s="55"/>
-[...2 lines deleted...]
-      <c r="F45" s="65">
+      <c r="C45" s="48"/>
+      <c r="D45" s="48"/>
+      <c r="E45" s="48"/>
+      <c r="F45" s="57">
         <f>VLOOKUP(A45,Krankheitskosten!$A$9:$E$98,5)</f>
         <v>0</v>
       </c>
-      <c r="G45" s="346">
+      <c r="G45" s="297">
         <f>VLOOKUP(A45,Krankheitskosten!$A$9:$E$98,2)</f>
         <v>0</v>
       </c>
-      <c r="H45" s="24"/>
-      <c r="I45" s="78">
+      <c r="H45" s="20"/>
+      <c r="I45" s="69">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J45" s="78">
+      <c r="J45" s="69">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K45" s="60">
+      <c r="K45" s="53">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="L45" s="78">
+      <c r="L45" s="69">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B46" s="5" t="s">
+      <c r="B46" t="s">
         <v>21</v>
       </c>
-      <c r="C46" s="56">
+      <c r="C46" s="49">
         <f>SUM(C30:C45)</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="D46" s="56">
+        <v>270</v>
+      </c>
+      <c r="D46" s="49">
         <f>SUM(D30:D45)</f>
         <v>0</v>
       </c>
-      <c r="E46" s="57">
+      <c r="E46" s="50">
         <f>SUM(E30:E45)</f>
         <v>0</v>
       </c>
-      <c r="F46" s="58">
+      <c r="F46" s="51">
         <f>SUM(F30:F45)</f>
         <v>0</v>
       </c>
-      <c r="G46" s="24"/>
-[...1 lines deleted...]
-      <c r="I46" s="39">
+      <c r="G46" s="20"/>
+      <c r="H46" s="20"/>
+      <c r="I46" s="33">
         <f>SUM(I30:I45)</f>
         <v>0</v>
       </c>
-      <c r="J46" s="39">
+      <c r="J46" s="33">
         <f>SUM(J30:J45)</f>
         <v>0</v>
       </c>
-      <c r="K46" s="39">
+      <c r="K46" s="33">
         <f>SUM(K30:K45)</f>
         <v>0</v>
       </c>
-      <c r="L46" s="39">
+      <c r="L46" s="33">
         <f>SUM(L30:L45)</f>
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:14" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="C47" s="40"/>
-[...1 lines deleted...]
-      <c r="E47" s="40" t="s">
+      <c r="C47" s="34"/>
+      <c r="D47" s="34"/>
+      <c r="E47" s="34" t="s">
         <v>80</v>
       </c>
-      <c r="F47" s="61">
+      <c r="F47" s="54">
         <f>SUM(C46:E46)</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="H47" s="76" t="s">
+        <v>270</v>
+      </c>
+      <c r="H47" s="20" t="s">
         <v>105</v>
       </c>
-      <c r="I47" s="40"/>
-[...2 lines deleted...]
-      <c r="L47" s="40"/>
+      <c r="I47" s="34"/>
+      <c r="J47" s="34"/>
+      <c r="K47" s="34"/>
+      <c r="L47" s="34"/>
     </row>
     <row r="48" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B48" s="6" t="s">
-        <v>234</v>
+        <v>229</v>
       </c>
       <c r="C48" s="6"/>
-      <c r="I48" s="82">
+      <c r="I48" s="73">
         <f>I46-I47</f>
         <v>0</v>
       </c>
-      <c r="J48" s="82">
+      <c r="J48" s="73">
         <f>J46-J47</f>
         <v>0</v>
       </c>
-      <c r="K48" s="82">
+      <c r="K48" s="73">
         <f>K46-K47</f>
         <v>0</v>
       </c>
-      <c r="L48" s="82">
+      <c r="L48" s="73">
         <f>L46-L47</f>
         <v>0</v>
       </c>
     </row>
     <row r="49" spans="2:12" ht="15" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B49" s="6" t="s">
-        <v>235</v>
+        <v>230</v>
       </c>
       <c r="D49" s="6"/>
       <c r="E49" s="6"/>
       <c r="F49" s="6"/>
       <c r="G49" s="6"/>
       <c r="H49" s="6"/>
-      <c r="I49" s="40" t="s">
+      <c r="I49" s="34" t="s">
         <v>107</v>
       </c>
-      <c r="J49" s="40"/>
-[...1 lines deleted...]
-      <c r="L49" s="40"/>
+      <c r="J49" s="34"/>
+      <c r="K49" s="34"/>
+      <c r="L49" s="34"/>
     </row>
     <row r="50" spans="2:12" ht="15" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B50" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C50" s="6"/>
       <c r="D50" s="6"/>
       <c r="E50" s="6"/>
       <c r="F50" s="6"/>
       <c r="G50" s="6" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="H50" s="6"/>
-      <c r="I50" s="75">
+      <c r="I50" s="67">
         <f>SUM(I48:L48)</f>
         <v>0</v>
       </c>
-      <c r="J50" s="40"/>
-[...1 lines deleted...]
-      <c r="L50" s="40"/>
+      <c r="J50" s="34"/>
+      <c r="K50" s="34"/>
+      <c r="L50" s="34"/>
     </row>
     <row r="51" spans="2:12" ht="14.25" x14ac:dyDescent="0.2">
       <c r="C51" s="6"/>
       <c r="D51" s="6"/>
       <c r="E51" s="6"/>
       <c r="F51" s="6"/>
       <c r="G51" s="6"/>
       <c r="H51" s="6"/>
     </row>
     <row r="52" spans="2:12" ht="14.25" x14ac:dyDescent="0.2">
       <c r="B52" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C52" s="6"/>
       <c r="D52" s="6"/>
       <c r="E52" s="6"/>
       <c r="F52" s="6"/>
       <c r="G52" s="6"/>
       <c r="H52" s="6"/>
     </row>
     <row r="53" spans="2:12" ht="14.25" x14ac:dyDescent="0.2">
       <c r="C53" s="6"/>
       <c r="D53" s="6"/>
       <c r="E53" s="6"/>
       <c r="F53" s="6"/>
@@ -15230,1319 +14769,1312 @@
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>476250</xdr:colOff>
                     <xdr:row>14</xdr:row>
                     <xdr:rowOff>28575</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>819150</xdr:colOff>
                     <xdr:row>16</xdr:row>
                     <xdr:rowOff>66675</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <sheetPr codeName="Tabelle8"/>
   <dimension ref="A1:Q65"/>
   <sheetViews>
     <sheetView showGridLines="0" showZeros="0" showOutlineSymbols="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="F34" sqref="F34"/>
+      <selection activeCell="C31" sqref="C31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="3.140625" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" customWidth="1"/>
     <col min="5" max="5" width="13.42578125" customWidth="1"/>
     <col min="7" max="7" width="17.140625" customWidth="1"/>
     <col min="8" max="8" width="15.85546875" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="3.140625" customWidth="1"/>
     <col min="10" max="10" width="13.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" ht="20.25" x14ac:dyDescent="0.3">
-      <c r="B1" s="10" t="s">
-        <v>227</v>
+      <c r="B1" s="9" t="s">
+        <v>379</v>
       </c>
       <c r="F1" t="s">
         <v>69</v>
       </c>
-      <c r="I1" s="77"/>
-      <c r="J1" s="127" t="s">
+      <c r="I1" s="68"/>
+      <c r="J1" s="114" t="s">
         <v>175</v>
       </c>
-      <c r="P1" s="131" t="s">
-        <v>290</v>
+      <c r="P1" s="4" t="s">
+        <v>283</v>
       </c>
     </row>
     <row r="2" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="F2" s="107" t="s">
-[...2 lines deleted...]
-      <c r="J2" s="127" t="s">
+      <c r="F2" s="96" t="s">
+        <v>70</v>
+      </c>
+      <c r="J2" s="114" t="s">
         <v>176</v>
       </c>
-      <c r="P2" s="107" t="s">
-        <v>240</v>
+      <c r="P2" s="96" t="s">
+        <v>233</v>
       </c>
     </row>
     <row r="3" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="F3" s="3" t="s">
-[...3 lines deleted...]
-      <c r="J3" s="127" t="s">
+      <c r="F3" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="G3" s="4"/>
+      <c r="J3" s="114" t="s">
         <v>177</v>
       </c>
-      <c r="P3" s="107" t="s">
-        <v>242</v>
+      <c r="P3" s="96" t="s">
+        <v>235</v>
       </c>
     </row>
     <row r="4" spans="1:17" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="F4" s="3" t="s">
-[...3 lines deleted...]
-      <c r="J4" s="127" t="s">
+      <c r="F4" s="4" t="s">
+        <v>383</v>
+      </c>
+      <c r="G4" s="25"/>
+      <c r="J4" s="114" t="s">
         <v>178</v>
       </c>
-      <c r="P4" s="107" t="s">
-        <v>241</v>
+      <c r="P4" s="96" t="s">
+        <v>234</v>
       </c>
     </row>
     <row r="5" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="J5" s="127" t="s">
+      <c r="J5" s="114" t="s">
         <v>179</v>
       </c>
-      <c r="P5" s="107" t="s">
-        <v>243</v>
+      <c r="P5" s="96" t="s">
+        <v>236</v>
       </c>
     </row>
     <row r="6" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="J6" s="127" t="s">
+      <c r="J6" s="114" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="7" spans="1:17" ht="15" x14ac:dyDescent="0.25">
-      <c r="F7" s="436">
+      <c r="F7" s="401">
         <f ca="1">TODAY()</f>
-        <v>43569</v>
-[...3 lines deleted...]
-      <c r="J7" s="127" t="s">
+        <v>46239</v>
+      </c>
+      <c r="G7" s="401"/>
+      <c r="H7" s="401"/>
+      <c r="J7" s="114" t="s">
         <v>181</v>
       </c>
-      <c r="P7" s="107" t="s">
-        <v>244</v>
+      <c r="P7" s="96" t="s">
+        <v>237</v>
       </c>
     </row>
     <row r="8" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="B8" s="33" t="s">
+      <c r="B8" s="27" t="s">
         <v>71</v>
       </c>
-      <c r="J8" s="127" t="s">
+      <c r="J8" s="114" t="s">
         <v>182</v>
       </c>
-      <c r="P8" s="107" t="s">
-[...2 lines deleted...]
-      <c r="Q8" s="125"/>
+      <c r="P8" s="96" t="s">
+        <v>280</v>
+      </c>
+      <c r="Q8" s="113"/>
     </row>
     <row r="9" spans="1:17" x14ac:dyDescent="0.2">
       <c r="P9" t="s">
-        <v>245</v>
+        <v>238</v>
       </c>
     </row>
     <row r="10" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="6"/>
     </row>
     <row r="11" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A11" s="165"/>
-      <c r="B11" s="122" t="s">
+      <c r="A11" s="147"/>
+      <c r="B11" s="110" t="s">
+        <v>216</v>
+      </c>
+      <c r="K11" s="113"/>
+    </row>
+    <row r="12" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A12" s="147"/>
+      <c r="B12" t="s">
+        <v>217</v>
+      </c>
+      <c r="J12" s="258" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A13" s="147"/>
+      <c r="B13" s="110" t="s">
+        <v>159</v>
+      </c>
+      <c r="J13" s="258" t="s">
+        <v>220</v>
+      </c>
+      <c r="P13" s="96" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A14" s="400" t="s">
+        <v>174</v>
+      </c>
+      <c r="B14" s="110" t="s">
         <v>218</v>
       </c>
-      <c r="H11" s="11"/>
-[...32 lines deleted...]
-        <v>254</v>
+      <c r="P14" s="96" t="s">
+        <v>247</v>
       </c>
     </row>
     <row r="15" spans="1:17" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A15" s="435"/>
-      <c r="B15" s="86"/>
+      <c r="A15" s="400"/>
+      <c r="B15" s="76"/>
       <c r="C15" s="6"/>
       <c r="F15" s="6" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="G15" s="6"/>
       <c r="H15" s="6"/>
-      <c r="J15" s="345" t="s">
-[...3 lines deleted...]
-        <v>255</v>
+      <c r="J15" s="296" t="s">
+        <v>281</v>
+      </c>
+      <c r="P15" s="96" t="s">
+        <v>248</v>
       </c>
     </row>
     <row r="16" spans="1:17" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A16" s="435"/>
+      <c r="A16" s="400"/>
       <c r="C16" s="6"/>
-      <c r="F16" s="276">
-[...9 lines deleted...]
-        <v>247</v>
+      <c r="F16" s="248">
+        <v>7</v>
+      </c>
+      <c r="G16" s="249" t="s">
+        <v>224</v>
+      </c>
+      <c r="J16" s="296" t="s">
+        <v>282</v>
+      </c>
+      <c r="P16" s="96" t="s">
+        <v>240</v>
       </c>
     </row>
     <row r="17" spans="1:16" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A17" s="435"/>
+      <c r="A17" s="400"/>
       <c r="C17" s="6"/>
-      <c r="P17" s="107" t="s">
-        <v>248</v>
+      <c r="P17" s="96" t="s">
+        <v>241</v>
       </c>
     </row>
     <row r="18" spans="1:16" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A18" s="435"/>
+      <c r="A18" s="400"/>
       <c r="C18" s="6"/>
     </row>
     <row r="19" spans="1:16" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A19" s="435"/>
-      <c r="B19" s="4"/>
+      <c r="A19" s="400"/>
+      <c r="B19" s="5"/>
       <c r="C19" s="6"/>
-      <c r="P19" s="3" t="s">
-        <v>250</v>
+      <c r="P19" s="4" t="s">
+        <v>243</v>
       </c>
     </row>
     <row r="20" spans="1:16" x14ac:dyDescent="0.2">
-      <c r="A20" s="435"/>
-[...2 lines deleted...]
-      <c r="G20" s="5"/>
+      <c r="A20" s="400"/>
       <c r="P20" t="s">
-        <v>249</v>
+        <v>242</v>
       </c>
     </row>
     <row r="21" spans="1:16" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A21" s="435"/>
+      <c r="A21" s="400"/>
       <c r="B21" s="6" t="s">
         <v>128</v>
       </c>
       <c r="C21" s="6"/>
       <c r="D21" s="6"/>
-      <c r="E21" s="306">
+      <c r="E21" s="275" t="str">
         <f>'A '!H14</f>
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="G21" s="309"/>
+        <v>06276090</v>
+      </c>
+      <c r="F21" s="276"/>
+      <c r="G21" s="6"/>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
-      <c r="P21" s="107" t="s">
-        <v>251</v>
+      <c r="P21" s="96" t="s">
+        <v>244</v>
       </c>
     </row>
     <row r="22" spans="1:16" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A22" s="435"/>
+      <c r="A22" s="400"/>
       <c r="C22" s="6"/>
       <c r="D22" s="6"/>
       <c r="E22" s="6"/>
       <c r="F22" s="6"/>
       <c r="G22" s="6"/>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" t="s">
         <v>108</v>
       </c>
-      <c r="P22" s="107" t="s">
-        <v>252</v>
+      <c r="P22" s="96" t="s">
+        <v>245</v>
       </c>
     </row>
     <row r="23" spans="1:16" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A23" s="435"/>
+      <c r="A23" s="400"/>
       <c r="B23" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C23" s="6"/>
       <c r="D23" s="6"/>
       <c r="E23" s="6"/>
       <c r="F23" s="6"/>
       <c r="G23" s="6"/>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
-      <c r="J23" s="305" t="s">
-[...9 lines deleted...]
-        <v>231</v>
+      <c r="J23" s="274" t="s">
+        <v>362</v>
+      </c>
+      <c r="K23" s="274" t="s">
+        <v>363</v>
+      </c>
+      <c r="L23" s="274" t="s">
+        <v>226</v>
+      </c>
+      <c r="M23" s="274" t="s">
+        <v>226</v>
       </c>
     </row>
     <row r="24" spans="1:16" ht="14.25" x14ac:dyDescent="0.2">
-      <c r="A24" s="435"/>
+      <c r="A24" s="400"/>
       <c r="B24" s="6" t="s">
         <v>106</v>
       </c>
       <c r="C24" s="6"/>
       <c r="D24" s="6"/>
       <c r="E24" s="6"/>
       <c r="F24" s="6"/>
       <c r="G24" s="6"/>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
-      <c r="J24" s="39">
+      <c r="J24" s="33">
         <f>SUMIF(G30:G45,"Antragsteller",F30:F45)</f>
         <v>0</v>
       </c>
-      <c r="K24" s="39">
+      <c r="K24" s="33">
         <f>SUMIF(G30:G45,"Ehegatte",F30:F45)</f>
         <v>0</v>
       </c>
-      <c r="L24" s="39">
+      <c r="L24" s="33">
         <f>SUMIF(G30:G45,"Kind",F30:F45)</f>
         <v>0</v>
       </c>
-      <c r="M24" s="39">
+      <c r="M24" s="33">
         <f>SUMIF(H30:H45,"Kind",G30:G45)</f>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:16" ht="15" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="435"/>
-      <c r="B25" s="73">
+      <c r="A25" s="400"/>
+      <c r="B25" s="65">
         <f>F46</f>
         <v>0</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>102</v>
       </c>
       <c r="D25" s="6"/>
       <c r="E25" s="6"/>
       <c r="F25" s="6"/>
       <c r="G25" s="6"/>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="26" spans="1:16" ht="15" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="435"/>
-      <c r="B26" s="73"/>
+      <c r="A26" s="400"/>
+      <c r="B26" s="65"/>
       <c r="C26" s="6"/>
       <c r="D26" s="6"/>
       <c r="E26" s="6"/>
       <c r="F26" s="6"/>
       <c r="G26" s="6"/>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
-      <c r="J26" s="85">
+      <c r="J26" s="75">
         <f>SUM(J24:L24)</f>
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="435"/>
+      <c r="A27" s="400"/>
       <c r="B27" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="28" spans="1:16" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="435"/>
-[...3 lines deleted...]
-      <c r="C28" s="50" t="s">
+      <c r="A28" s="400"/>
+      <c r="B28" s="42" t="s">
+        <v>164</v>
+      </c>
+      <c r="C28" s="43" t="s">
         <v>24</v>
       </c>
-      <c r="D28" s="51" t="s">
+      <c r="D28" s="44" t="s">
         <v>25</v>
       </c>
-      <c r="E28" s="121" t="s">
-[...2 lines deleted...]
-      <c r="F28" s="50" t="s">
+      <c r="E28" s="109" t="s">
+        <v>158</v>
+      </c>
+      <c r="F28" s="43" t="s">
         <v>29</v>
       </c>
-      <c r="G28" s="261" t="s">
-[...13 lines deleted...]
-        <v>231</v>
+      <c r="G28" s="236" t="s">
+        <v>213</v>
+      </c>
+      <c r="I28" s="20"/>
+      <c r="J28" s="112" t="s">
+        <v>362</v>
+      </c>
+      <c r="K28" s="112" t="s">
+        <v>363</v>
+      </c>
+      <c r="L28" s="112" t="s">
+        <v>226</v>
+      </c>
+      <c r="M28" s="112" t="s">
+        <v>226</v>
       </c>
     </row>
     <row r="29" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="435"/>
-[...3 lines deleted...]
-      <c r="C29" s="52" t="s">
+      <c r="A29" s="400"/>
+      <c r="B29" s="35" t="s">
+        <v>165</v>
+      </c>
+      <c r="C29" s="45" t="s">
         <v>83</v>
       </c>
-      <c r="D29" s="53" t="s">
+      <c r="D29" s="46" t="s">
         <v>83</v>
       </c>
-      <c r="E29" s="52" t="s">
+      <c r="E29" s="45" t="s">
         <v>83</v>
       </c>
-      <c r="F29" s="52" t="s">
+      <c r="F29" s="45" t="s">
         <v>83</v>
       </c>
-      <c r="G29" s="54"/>
-[...1 lines deleted...]
-      <c r="J29" s="87" t="s">
+      <c r="G29" s="47"/>
+      <c r="I29" s="20"/>
+      <c r="J29" s="77" t="s">
         <v>112</v>
       </c>
-      <c r="K29" s="87" t="s">
+      <c r="K29" s="77" t="s">
         <v>111</v>
       </c>
-      <c r="L29" s="87" t="s">
+      <c r="L29" s="77" t="s">
         <v>113</v>
       </c>
-      <c r="M29" s="87" t="s">
+      <c r="M29" s="77" t="s">
         <v>113</v>
       </c>
-      <c r="P29" s="334" t="s">
-        <v>264</v>
+      <c r="P29" s="4" t="s">
+        <v>257</v>
       </c>
     </row>
     <row r="30" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="B30" s="347">
+        <v>23</v>
+      </c>
+      <c r="B30" s="298">
         <f>VLOOKUP(A30,Krankheitskosten!$A$9:$E$98,3)</f>
         <v>0</v>
       </c>
-      <c r="C30" s="59"/>
-[...2 lines deleted...]
-      <c r="F30" s="65">
+      <c r="C30" s="52">
+        <v>270</v>
+      </c>
+      <c r="D30" s="52"/>
+      <c r="E30" s="52"/>
+      <c r="F30" s="57">
         <f>VLOOKUP(A30,Krankheitskosten!$A$9:$E$98,5)</f>
         <v>0</v>
       </c>
-      <c r="G30" s="348" t="str">
-        <f t="shared" ref="G30:G45" si="0">IF(H30="Gitte","Ehegatte",IF(H30="Marion","Kind",IF(H30="Kitty","Kind",IF(H30="Willi","Antragsteller",""))))</f>
+      <c r="G30" s="299" t="str">
+        <f t="array" ref="G30">IF(H30="Beate","Ehegatte",IF(H30="Marion","Kind",IF(H30="Kitty","Kind",IF(H30="Werner","Antragsteller",""))))</f>
         <v/>
       </c>
-      <c r="H30" s="166">
+      <c r="H30" s="148">
         <f>VLOOKUP(A30,Krankheitskosten!$A$9:$E$98,2)</f>
         <v>0</v>
       </c>
-      <c r="I30" s="24"/>
-      <c r="J30" s="78">
+      <c r="I30" s="20"/>
+      <c r="J30" s="69">
         <f>IF(G30="Antragsteller",F30*70%,0)</f>
         <v>0</v>
       </c>
-      <c r="K30" s="78">
+      <c r="K30" s="69">
         <f>IF(G30="Ehegatte",F30*70%,0)</f>
         <v>0</v>
       </c>
-      <c r="L30" s="78">
+      <c r="L30" s="69">
         <f>IF(G30="Kind",F30*80%,0)</f>
         <v>0</v>
       </c>
-      <c r="M30" s="78">
+      <c r="M30" s="69">
         <f>IF(H30="Kind",F30*80%,0)</f>
         <v>0</v>
       </c>
-      <c r="P30" s="324" t="s">
-        <v>271</v>
+      <c r="P30" s="96" t="s">
+        <v>264</v>
       </c>
     </row>
     <row r="31" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="B31" s="347">
+        <v>24</v>
+      </c>
+      <c r="B31" s="298">
         <f>VLOOKUP(A31,Krankheitskosten!$A$9:$E$98,3)</f>
         <v>0</v>
       </c>
-      <c r="C31" s="55"/>
-[...2 lines deleted...]
-      <c r="F31" s="65">
+      <c r="C31" s="48"/>
+      <c r="D31" s="48"/>
+      <c r="E31" s="48"/>
+      <c r="F31" s="57">
         <f>VLOOKUP(A31,Krankheitskosten!$A$9:$E$98,5)</f>
         <v>0</v>
       </c>
-      <c r="G31" s="348" t="str">
-        <f t="shared" si="0"/>
+      <c r="G31" s="299" t="str">
+        <f t="array" ref="G31">IF(H31="Beate","Ehegatte",IF(H31="Marion","Kind",IF(H31="Kitty","Kind",IF(H31="Werner","Antragsteller",""))))</f>
         <v/>
       </c>
-      <c r="H31" s="166">
+      <c r="H31" s="148">
         <f>VLOOKUP(A31,Krankheitskosten!$A$9:$E$98,2)</f>
         <v>0</v>
       </c>
-      <c r="I31" s="24"/>
-[...17 lines deleted...]
-        <v>265</v>
+      <c r="I31" s="20"/>
+      <c r="J31" s="69">
+        <f t="shared" ref="J31:J45" si="0">IF(G31="Antragsteller",F31*70%,0)</f>
+        <v>0</v>
+      </c>
+      <c r="K31" s="69">
+        <f t="shared" ref="K31:K45" si="1">IF(G31="Ehegatte",F31*70%,0)</f>
+        <v>0</v>
+      </c>
+      <c r="L31" s="69">
+        <f t="shared" ref="L31:L45" si="2">IF(G31="Kind",F31*80%,0)</f>
+        <v>0</v>
+      </c>
+      <c r="M31" s="69">
+        <f t="shared" ref="M31:M45" si="3">IF(H31="Kind",F31*80%,0)</f>
+        <v>0</v>
+      </c>
+      <c r="P31" t="s">
+        <v>258</v>
       </c>
     </row>
     <row r="32" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="B32" s="347">
+        <v>25</v>
+      </c>
+      <c r="B32" s="298">
         <f>VLOOKUP(A32,Krankheitskosten!$A$9:$E$98,3)</f>
         <v>0</v>
       </c>
-      <c r="C32" s="55"/>
-[...2 lines deleted...]
-      <c r="F32" s="65">
+      <c r="C32" s="48"/>
+      <c r="D32" s="48"/>
+      <c r="E32" s="93"/>
+      <c r="F32" s="57">
         <f>VLOOKUP(A32,Krankheitskosten!$A$9:$E$98,5)</f>
         <v>0</v>
       </c>
-      <c r="G32" s="348" t="str">
+      <c r="G32" s="299" t="str">
+        <f t="array" ref="G32">IF(H32="Beate","Ehegatte",IF(H32="Marion","Kind",IF(H32="Kitty","Kind",IF(H32="Werner","Antragsteller",""))))</f>
+        <v/>
+      </c>
+      <c r="H32" s="148">
+        <f>VLOOKUP(A32,Krankheitskosten!$A$9:$E$98,2)</f>
+        <v>0</v>
+      </c>
+      <c r="I32" s="20"/>
+      <c r="J32" s="69">
         <f t="shared" si="0"/>
-        <v/>
-[...6 lines deleted...]
-      <c r="J32" s="78">
+        <v>0</v>
+      </c>
+      <c r="K32" s="69">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K32" s="78">
+      <c r="L32" s="69">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="L32" s="78">
+      <c r="M32" s="69">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="M32" s="78">
-[...4 lines deleted...]
-        <v>266</v>
+      <c r="P32" s="96" t="s">
+        <v>259</v>
       </c>
     </row>
     <row r="33" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="B33" s="347">
+        <v>26</v>
+      </c>
+      <c r="B33" s="298">
         <f>VLOOKUP(A33,Krankheitskosten!$A$9:$E$98,3)</f>
         <v>0</v>
       </c>
-      <c r="C33" s="55"/>
-[...2 lines deleted...]
-      <c r="F33" s="65">
+      <c r="C33" s="48"/>
+      <c r="D33" s="48"/>
+      <c r="E33" s="48"/>
+      <c r="F33" s="57">
         <f>VLOOKUP(A33,Krankheitskosten!$A$9:$E$98,5)</f>
         <v>0</v>
       </c>
-      <c r="G33" s="348" t="str">
+      <c r="G33" s="299" t="str">
+        <f t="array" ref="G33">IF(H33="Beate","Ehegatte",IF(H33="Marion","Kind",IF(H33="Kitty","Kind",IF(H33="Werner","Antragsteller",""))))</f>
+        <v/>
+      </c>
+      <c r="H33" s="148">
+        <f>VLOOKUP(A33,Krankheitskosten!$A$9:$E$98,2)</f>
+        <v>0</v>
+      </c>
+      <c r="I33" s="20"/>
+      <c r="J33" s="69">
         <f t="shared" si="0"/>
-        <v/>
-[...6 lines deleted...]
-      <c r="J33" s="78">
+        <v>0</v>
+      </c>
+      <c r="K33" s="69">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K33" s="78">
+      <c r="L33" s="69">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="L33" s="78">
+      <c r="M33" s="69">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="M33" s="78">
-[...4 lines deleted...]
-        <v>267</v>
+      <c r="P33" s="96" t="s">
+        <v>260</v>
       </c>
     </row>
     <row r="34" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="B34" s="347">
+        <v>27</v>
+      </c>
+      <c r="B34" s="298">
         <f>VLOOKUP(A34,Krankheitskosten!$A$9:$E$98,3)</f>
         <v>0</v>
       </c>
-      <c r="D34" s="55"/>
-[...1 lines deleted...]
-      <c r="F34" s="65">
+      <c r="D34" s="48"/>
+      <c r="E34" s="48"/>
+      <c r="F34" s="57">
         <f>VLOOKUP(A34,Krankheitskosten!$A$9:$E$98,5)</f>
         <v>0</v>
       </c>
-      <c r="G34" s="348" t="str">
+      <c r="G34" s="299" t="str">
+        <f t="array" ref="G34">IF(H34="Beate","Ehegatte",IF(H34="Marion","Kind",IF(H34="Kitty","Kind",IF(H34="Werner","Antragsteller",""))))</f>
+        <v/>
+      </c>
+      <c r="H34" s="148">
+        <f>VLOOKUP(A34,Krankheitskosten!$A$9:$E$98,2)</f>
+        <v>0</v>
+      </c>
+      <c r="I34" s="20"/>
+      <c r="J34" s="69">
         <f t="shared" si="0"/>
-        <v/>
-[...6 lines deleted...]
-      <c r="J34" s="78">
+        <v>0</v>
+      </c>
+      <c r="K34" s="69">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K34" s="78">
+      <c r="L34" s="69">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="L34" s="78">
+      <c r="M34" s="69">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="M34" s="78">
-[...4 lines deleted...]
-        <v>268</v>
+      <c r="P34" s="96" t="s">
+        <v>261</v>
       </c>
     </row>
     <row r="35" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="B35" s="347">
+        <v>28</v>
+      </c>
+      <c r="B35" s="298">
         <f>VLOOKUP(A35,Krankheitskosten!$A$9:$E$98,3)</f>
         <v>0</v>
       </c>
-      <c r="C35" s="146"/>
-[...1 lines deleted...]
-      <c r="F35" s="65">
+      <c r="C35" s="130"/>
+      <c r="E35" s="48"/>
+      <c r="F35" s="57">
         <f>VLOOKUP(A35,Krankheitskosten!$A$9:$E$98,5)</f>
         <v>0</v>
       </c>
-      <c r="G35" s="348" t="str">
+      <c r="G35" s="299" t="str">
+        <f t="array" ref="G35">IF(H35="Beate","Ehegatte",IF(H35="Marion","Kind",IF(H35="Kitty","Kind",IF(H35="Werner","Antragsteller",""))))</f>
+        <v/>
+      </c>
+      <c r="H35" s="148">
+        <f>VLOOKUP(A35,Krankheitskosten!$A$9:$E$98,2)</f>
+        <v>0</v>
+      </c>
+      <c r="I35" s="20"/>
+      <c r="J35" s="69">
         <f t="shared" si="0"/>
-        <v/>
-[...6 lines deleted...]
-      <c r="J35" s="78">
+        <v>0</v>
+      </c>
+      <c r="K35" s="69">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K35" s="78">
+      <c r="L35" s="69">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="L35" s="78">
+      <c r="M35" s="69">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="M35" s="78">
-[...4 lines deleted...]
-        <v>269</v>
+      <c r="P35" s="96" t="s">
+        <v>262</v>
       </c>
     </row>
     <row r="36" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36">
-        <v>7</v>
-[...1 lines deleted...]
-      <c r="B36" s="347">
+        <v>29</v>
+      </c>
+      <c r="B36" s="298">
         <f>VLOOKUP(A36,Krankheitskosten!$A$9:$E$98,3)</f>
         <v>0</v>
       </c>
-      <c r="C36" s="55"/>
-[...2 lines deleted...]
-      <c r="F36" s="65">
+      <c r="C36" s="48"/>
+      <c r="D36" s="48"/>
+      <c r="E36" s="48"/>
+      <c r="F36" s="57">
         <f>VLOOKUP(A36,Krankheitskosten!$A$9:$E$98,5)</f>
         <v>0</v>
       </c>
-      <c r="G36" s="348" t="str">
+      <c r="G36" s="299" t="str">
+        <f t="array" ref="G36">IF(H36="Beate","Ehegatte",IF(H36="Marion","Kind",IF(H36="Kitty","Kind",IF(H36="Werner","Antragsteller",""))))</f>
+        <v/>
+      </c>
+      <c r="H36" s="148">
+        <f>VLOOKUP(A36,Krankheitskosten!$A$9:$E$98,2)</f>
+        <v>0</v>
+      </c>
+      <c r="I36" s="20"/>
+      <c r="J36" s="69">
         <f t="shared" si="0"/>
-        <v/>
-[...6 lines deleted...]
-      <c r="J36" s="78">
+        <v>0</v>
+      </c>
+      <c r="K36" s="69">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K36" s="78">
+      <c r="L36" s="69">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="L36" s="78">
+      <c r="M36" s="69">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="M36" s="78">
-[...4 lines deleted...]
-        <v>270</v>
+      <c r="P36" s="96" t="s">
+        <v>263</v>
       </c>
     </row>
     <row r="37" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="B37" s="347">
+        <v>30</v>
+      </c>
+      <c r="B37" s="298">
         <f>VLOOKUP(A37,Krankheitskosten!$A$9:$E$98,3)</f>
         <v>0</v>
       </c>
-      <c r="C37" s="55"/>
-[...2 lines deleted...]
-      <c r="F37" s="65">
+      <c r="C37" s="48"/>
+      <c r="D37" s="48"/>
+      <c r="E37" s="48"/>
+      <c r="F37" s="57">
         <f>VLOOKUP(A37,Krankheitskosten!$A$9:$E$98,5)</f>
         <v>0</v>
       </c>
-      <c r="G37" s="348" t="str">
+      <c r="G37" s="299" t="str">
+        <f t="array" ref="G37">IF(H37="Beate","Ehegatte",IF(H37="Marion","Kind",IF(H37="Kitty","Kind",IF(H37="Werner","Antragsteller",""))))</f>
+        <v/>
+      </c>
+      <c r="H37" s="148">
+        <f>VLOOKUP(A37,Krankheitskosten!$A$9:$E$98,2)</f>
+        <v>0</v>
+      </c>
+      <c r="I37" s="20"/>
+      <c r="J37" s="69">
         <f t="shared" si="0"/>
-        <v/>
-[...6 lines deleted...]
-      <c r="J37" s="78">
+        <v>0</v>
+      </c>
+      <c r="K37" s="69">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K37" s="78">
+      <c r="L37" s="69">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="L37" s="78">
+      <c r="M37" s="69">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="M37" s="78">
-[...3 lines deleted...]
-      <c r="P37" s="324"/>
+      <c r="P37" s="96"/>
     </row>
     <row r="38" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="B38" s="347">
+        <v>31</v>
+      </c>
+      <c r="B38" s="298">
         <f>VLOOKUP(A38,Krankheitskosten!$A$9:$E$98,3)</f>
         <v>0</v>
       </c>
-      <c r="C38" s="55"/>
-[...2 lines deleted...]
-      <c r="F38" s="65">
+      <c r="C38" s="48"/>
+      <c r="D38" s="48"/>
+      <c r="E38" s="48"/>
+      <c r="F38" s="57">
         <f>VLOOKUP(A38,Krankheitskosten!$A$9:$E$98,5)</f>
         <v>0</v>
       </c>
-      <c r="G38" s="348" t="str">
+      <c r="G38" s="299" t="str">
+        <f t="array" ref="G38">IF(H38="Beate","Ehegatte",IF(H38="Marion","Kind",IF(H38="Kitty","Kind",IF(H38="Werner","Antragsteller",""))))</f>
+        <v/>
+      </c>
+      <c r="H38" s="148">
+        <f>VLOOKUP(A38,Krankheitskosten!$A$9:$E$98,2)</f>
+        <v>0</v>
+      </c>
+      <c r="I38" s="20"/>
+      <c r="J38" s="69">
         <f t="shared" si="0"/>
-        <v/>
-[...6 lines deleted...]
-      <c r="J38" s="78">
+        <v>0</v>
+      </c>
+      <c r="K38" s="69">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K38" s="78">
+      <c r="L38" s="69">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="L38" s="78">
+      <c r="M38" s="69">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="M38" s="78">
-[...3 lines deleted...]
-      <c r="P38" s="324"/>
+      <c r="P38" s="96"/>
     </row>
     <row r="39" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="B39" s="347">
+        <v>32</v>
+      </c>
+      <c r="B39" s="298">
         <f>VLOOKUP(A39,Krankheitskosten!$A$9:$E$98,3)</f>
         <v>0</v>
       </c>
-      <c r="C39" s="55"/>
-[...2 lines deleted...]
-      <c r="F39" s="65">
+      <c r="C39" s="48"/>
+      <c r="D39" s="48"/>
+      <c r="E39" s="48"/>
+      <c r="F39" s="57">
         <f>VLOOKUP(A39,Krankheitskosten!$A$9:$E$98,5)</f>
         <v>0</v>
       </c>
-      <c r="G39" s="348" t="str">
+      <c r="G39" s="299" t="str">
+        <f t="array" ref="G39">IF(H39="Beate","Ehegatte",IF(H39="Marion","Kind",IF(H39="Kitty","Kind",IF(H39="Werner","Antragsteller",""))))</f>
+        <v/>
+      </c>
+      <c r="H39" s="148">
+        <f>VLOOKUP(A39,Krankheitskosten!$A$9:$E$98,2)</f>
+        <v>0</v>
+      </c>
+      <c r="I39" s="20"/>
+      <c r="J39" s="69">
         <f t="shared" si="0"/>
-        <v/>
-[...6 lines deleted...]
-      <c r="J39" s="78">
+        <v>0</v>
+      </c>
+      <c r="K39" s="69">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K39" s="78">
+      <c r="L39" s="69">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="L39" s="78">
+      <c r="M39" s="69">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="M39" s="78">
-[...7 lines deleted...]
-        <v>273</v>
+      <c r="O39" s="293" t="s">
+        <v>272</v>
+      </c>
+      <c r="P39" s="96" t="s">
+        <v>266</v>
       </c>
     </row>
     <row r="40" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="B40" s="347">
+        <v>33</v>
+      </c>
+      <c r="B40" s="298">
         <f>VLOOKUP(A40,Krankheitskosten!$A$9:$E$98,3)</f>
         <v>0</v>
       </c>
-      <c r="C40" s="55"/>
-[...2 lines deleted...]
-      <c r="F40" s="65">
+      <c r="C40" s="48"/>
+      <c r="D40" s="48"/>
+      <c r="E40" s="48"/>
+      <c r="F40" s="57">
         <f>VLOOKUP(A40,Krankheitskosten!$A$9:$E$98,5)</f>
         <v>0</v>
       </c>
-      <c r="G40" s="348" t="str">
+      <c r="G40" s="299" t="str">
+        <f t="array" ref="G40">IF(H40="Beate","Ehegatte",IF(H40="Marion","Kind",IF(H40="Kitty","Kind",IF(H40="Werner","Antragsteller",""))))</f>
+        <v/>
+      </c>
+      <c r="H40" s="148">
+        <f>VLOOKUP(A40,Krankheitskosten!$A$9:$E$98,2)</f>
+        <v>0</v>
+      </c>
+      <c r="I40" s="20"/>
+      <c r="J40" s="69">
         <f t="shared" si="0"/>
-        <v/>
-[...6 lines deleted...]
-      <c r="J40" s="78">
+        <v>0</v>
+      </c>
+      <c r="K40" s="69">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K40" s="78">
+      <c r="L40" s="69">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="L40" s="78">
+      <c r="M40" s="69">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="M40" s="78">
-[...4 lines deleted...]
-        <v>274</v>
+      <c r="P40" s="96" t="s">
+        <v>267</v>
       </c>
     </row>
     <row r="41" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="B41" s="347">
+        <v>34</v>
+      </c>
+      <c r="B41" s="298">
         <f>VLOOKUP(A41,Krankheitskosten!$A$9:$E$98,3)</f>
         <v>0</v>
       </c>
-      <c r="C41" s="55"/>
-[...2 lines deleted...]
-      <c r="F41" s="65">
+      <c r="C41" s="48"/>
+      <c r="D41" s="48"/>
+      <c r="E41" s="48"/>
+      <c r="F41" s="57">
         <f>VLOOKUP(A41,Krankheitskosten!$A$9:$E$98,5)</f>
         <v>0</v>
       </c>
-      <c r="G41" s="348" t="str">
+      <c r="G41" s="299" t="str">
+        <f t="array" ref="G41">IF(H41="Beate","Ehegatte",IF(H41="Marion","Kind",IF(H41="Kitty","Kind",IF(H41="Werner","Antragsteller",""))))</f>
+        <v/>
+      </c>
+      <c r="H41" s="148">
+        <f>VLOOKUP(A41,Krankheitskosten!$A$9:$E$98,2)</f>
+        <v>0</v>
+      </c>
+      <c r="I41" s="20"/>
+      <c r="J41" s="69">
         <f t="shared" si="0"/>
-        <v/>
-[...6 lines deleted...]
-      <c r="J41" s="78">
+        <v>0</v>
+      </c>
+      <c r="K41" s="69">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K41" s="78">
+      <c r="L41" s="69">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="L41" s="78">
+      <c r="M41" s="69">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="M41" s="78">
-[...4 lines deleted...]
-        <v>280</v>
+      <c r="P41" s="96" t="s">
+        <v>273</v>
       </c>
     </row>
     <row r="42" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="B42" s="347">
+        <v>35</v>
+      </c>
+      <c r="B42" s="298">
         <f>VLOOKUP(A42,Krankheitskosten!$A$9:$E$98,3)</f>
         <v>0</v>
       </c>
-      <c r="C42" s="55"/>
-[...2 lines deleted...]
-      <c r="F42" s="65">
+      <c r="C42" s="48"/>
+      <c r="D42" s="48"/>
+      <c r="E42" s="48"/>
+      <c r="F42" s="57">
         <f>VLOOKUP(A42,Krankheitskosten!$A$9:$E$98,5)</f>
         <v>0</v>
       </c>
-      <c r="G42" s="348" t="str">
+      <c r="G42" s="299" t="str">
+        <f t="array" ref="G42">IF(H42="Beate","Ehegatte",IF(H42="Marion","Kind",IF(H42="Kitty","Kind",IF(H42="Werner","Antragsteller",""))))</f>
+        <v/>
+      </c>
+      <c r="H42" s="148">
+        <f>VLOOKUP(A42,Krankheitskosten!$A$9:$E$98,2)</f>
+        <v>0</v>
+      </c>
+      <c r="I42" s="20"/>
+      <c r="J42" s="69">
         <f t="shared" si="0"/>
-        <v/>
-[...6 lines deleted...]
-      <c r="J42" s="78">
+        <v>0</v>
+      </c>
+      <c r="K42" s="69">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K42" s="78">
+      <c r="L42" s="69">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="L42" s="78">
+      <c r="M42" s="69">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="M42" s="78">
-[...4 lines deleted...]
-        <v>281</v>
+      <c r="P42" s="96" t="s">
+        <v>274</v>
       </c>
     </row>
     <row r="43" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="B43" s="347">
+        <v>36</v>
+      </c>
+      <c r="B43" s="298">
         <f>VLOOKUP(A43,Krankheitskosten!$A$9:$E$98,3)</f>
         <v>0</v>
       </c>
-      <c r="C43" s="55"/>
-[...2 lines deleted...]
-      <c r="F43" s="65">
+      <c r="C43" s="48"/>
+      <c r="D43" s="48"/>
+      <c r="E43" s="48"/>
+      <c r="F43" s="57">
         <f>VLOOKUP(A43,Krankheitskosten!$A$9:$E$98,5)</f>
         <v>0</v>
       </c>
-      <c r="G43" s="348" t="str">
+      <c r="G43" s="299" t="str">
+        <f t="array" ref="G43">IF(H43="Beate","Ehegatte",IF(H43="Marion","Kind",IF(H43="Kitty","Kind",IF(H43="Werner","Antragsteller",""))))</f>
+        <v/>
+      </c>
+      <c r="H43" s="148">
+        <f>VLOOKUP(A43,Krankheitskosten!$A$9:$E$98,2)</f>
+        <v>0</v>
+      </c>
+      <c r="I43" s="20"/>
+      <c r="J43" s="69">
         <f t="shared" si="0"/>
-        <v/>
-[...6 lines deleted...]
-      <c r="J43" s="78">
+        <v>0</v>
+      </c>
+      <c r="K43" s="69">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K43" s="78">
+      <c r="L43" s="69">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="L43" s="78">
+      <c r="M43" s="69">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="M43" s="78">
-[...4 lines deleted...]
-        <v>282</v>
+      <c r="P43" s="96" t="s">
+        <v>275</v>
       </c>
     </row>
     <row r="44" spans="1:16" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44">
-        <v>15</v>
-[...1 lines deleted...]
-      <c r="B44" s="347">
+        <v>37</v>
+      </c>
+      <c r="B44" s="298">
         <f>VLOOKUP(A44,Krankheitskosten!$A$9:$E$98,3)</f>
         <v>0</v>
       </c>
-      <c r="C44" s="55"/>
-[...2 lines deleted...]
-      <c r="F44" s="65">
+      <c r="C44" s="48"/>
+      <c r="D44" s="48"/>
+      <c r="E44" s="48"/>
+      <c r="F44" s="57">
         <f>VLOOKUP(A44,Krankheitskosten!$A$9:$E$98,5)</f>
         <v>0</v>
       </c>
-      <c r="G44" s="348" t="str">
+      <c r="G44" s="299" t="str">
+        <f t="array" ref="G44">IF(H44="Beate","Ehegatte",IF(H44="Marion","Kind",IF(H44="Kitty","Kind",IF(H44="Werner","Antragsteller",""))))</f>
+        <v/>
+      </c>
+      <c r="H44" s="148">
+        <f>VLOOKUP(A44,Krankheitskosten!$A$9:$E$98,2)</f>
+        <v>0</v>
+      </c>
+      <c r="I44" s="20"/>
+      <c r="J44" s="69">
         <f t="shared" si="0"/>
-        <v/>
-[...6 lines deleted...]
-      <c r="J44" s="78">
+        <v>0</v>
+      </c>
+      <c r="K44" s="69">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K44" s="78">
+      <c r="L44" s="69">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="L44" s="78">
+      <c r="M44" s="69">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="M44" s="78">
-[...3 lines deleted...]
-      <c r="P44" s="324"/>
+      <c r="P44" s="96"/>
     </row>
     <row r="45" spans="1:16" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A45">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="B45" s="347">
+        <v>38</v>
+      </c>
+      <c r="B45" s="298">
         <f>VLOOKUP(A45,Krankheitskosten!$A$9:$E$98,3)</f>
         <v>0</v>
       </c>
-      <c r="C45" s="55"/>
-[...2 lines deleted...]
-      <c r="F45" s="65">
+      <c r="C45" s="48"/>
+      <c r="D45" s="48"/>
+      <c r="E45" s="48"/>
+      <c r="F45" s="57">
         <f>VLOOKUP(A45,Krankheitskosten!$A$9:$E$98,5)</f>
         <v>0</v>
       </c>
-      <c r="G45" s="348" t="str">
+      <c r="G45" s="299" t="str">
+        <f t="array" ref="G45">IF(H45="Beate","Ehegatte",IF(H45="Marion","Kind",IF(H45="Kitty","Kind",IF(H45="Werner","Antragsteller",""))))</f>
+        <v/>
+      </c>
+      <c r="H45" s="148">
+        <f>VLOOKUP(A45,Krankheitskosten!$A$9:$E$98,2)</f>
+        <v>0</v>
+      </c>
+      <c r="I45" s="20"/>
+      <c r="J45" s="69">
         <f t="shared" si="0"/>
-        <v/>
-[...6 lines deleted...]
-      <c r="J45" s="78">
+        <v>0</v>
+      </c>
+      <c r="K45" s="69">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
-      <c r="K45" s="78">
+      <c r="L45" s="69">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
-      <c r="L45" s="78">
+      <c r="M45" s="69">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
-      <c r="M45" s="78">
-[...3 lines deleted...]
-      <c r="P45" s="324"/>
+      <c r="P45" s="96"/>
     </row>
     <row r="46" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="B46" s="5" t="s">
+      <c r="B46" t="s">
         <v>21</v>
       </c>
-      <c r="C46" s="56">
+      <c r="C46" s="49">
         <f>SUM(C30:C45)</f>
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="D46" s="57">
+        <v>270</v>
+      </c>
+      <c r="D46" s="50">
         <f>SUM(D30:D45)</f>
         <v>0</v>
       </c>
-      <c r="E46" s="57">
+      <c r="E46" s="50">
         <f>SUM(E30:E45)</f>
         <v>0</v>
       </c>
-      <c r="F46" s="58">
+      <c r="F46" s="51">
         <f>SUM(F30:F45)</f>
         <v>0</v>
       </c>
-      <c r="G46" s="349"/>
-[...2 lines deleted...]
-      <c r="J46" s="39">
+      <c r="G46" s="300"/>
+      <c r="H46" s="20"/>
+      <c r="I46" s="20"/>
+      <c r="J46" s="33">
         <f>SUM(J30:J45)</f>
         <v>0</v>
       </c>
-      <c r="K46" s="39">
+      <c r="K46" s="33">
         <f>SUM(K30:K45)</f>
         <v>0</v>
       </c>
-      <c r="L46" s="39">
+      <c r="L46" s="33">
         <f>SUM(L30:L45)</f>
         <v>0</v>
       </c>
-      <c r="M46" s="39">
+      <c r="M46" s="33">
         <f>SUM(M30:M45)</f>
         <v>0</v>
       </c>
-      <c r="P46" s="107" t="s">
-        <v>291</v>
+      <c r="P46" s="96" t="s">
+        <v>284</v>
       </c>
     </row>
     <row r="47" spans="1:16" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="C47" s="40"/>
-[...1 lines deleted...]
-      <c r="E47" s="40" t="s">
+      <c r="C47" s="34"/>
+      <c r="D47" s="34"/>
+      <c r="E47" s="34" t="s">
         <v>80</v>
       </c>
-      <c r="F47" s="61">
+      <c r="F47" s="54">
         <f>SUM(C46:E46)</f>
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="I47" s="76" t="s">
+        <v>270</v>
+      </c>
+      <c r="G47" s="230"/>
+      <c r="I47" s="20" t="s">
         <v>105</v>
       </c>
-      <c r="J47" s="40"/>
-[...4 lines deleted...]
-        <v>292</v>
+      <c r="J47" s="34"/>
+      <c r="K47" s="34"/>
+      <c r="L47" s="34"/>
+      <c r="M47" s="34"/>
+      <c r="P47" s="96" t="s">
+        <v>285</v>
       </c>
     </row>
     <row r="48" spans="1:16" ht="15" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B48" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C48" s="6"/>
-      <c r="J48" s="82">
+      <c r="J48" s="73">
         <f>J46-J47</f>
         <v>0</v>
       </c>
-      <c r="K48" s="82">
+      <c r="K48" s="73">
         <f>K46-K47</f>
         <v>0</v>
       </c>
-      <c r="L48" s="82">
+      <c r="L48" s="73">
         <f>L46-L47</f>
         <v>0</v>
       </c>
-      <c r="M48" s="82">
+      <c r="M48" s="73">
         <f>M46-M47</f>
         <v>0</v>
       </c>
-      <c r="P48" s="107" t="s">
-        <v>293</v>
+      <c r="P48" s="96" t="s">
+        <v>286</v>
       </c>
     </row>
     <row r="49" spans="2:16" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B49" s="36"/>
-[...1 lines deleted...]
-      <c r="G49" s="286"/>
+      <c r="B49" s="30"/>
+      <c r="F49" s="257"/>
+      <c r="G49" s="257"/>
       <c r="H49" s="6"/>
       <c r="I49" s="6"/>
-      <c r="J49" s="40" t="s">
+      <c r="J49" s="34" t="s">
         <v>107</v>
       </c>
-      <c r="K49" s="40"/>
-      <c r="L49" s="40"/>
+      <c r="K49" s="34"/>
+      <c r="L49" s="34"/>
       <c r="P49" t="s">
-        <v>294</v>
+        <v>287</v>
       </c>
     </row>
     <row r="50" spans="2:16" ht="15" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B50" s="7" t="s">
         <v>77</v>
       </c>
       <c r="C50" s="6"/>
       <c r="D50" s="6"/>
       <c r="F50" s="6"/>
       <c r="G50" s="6"/>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
-      <c r="J50" s="75">
+      <c r="J50" s="67">
         <f>SUM(J48:L48)</f>
         <v>0</v>
       </c>
-      <c r="K50" s="40"/>
-      <c r="L50" s="40"/>
+      <c r="K50" s="34"/>
+      <c r="L50" s="34"/>
     </row>
     <row r="51" spans="2:16" ht="14.25" x14ac:dyDescent="0.2">
       <c r="C51" s="6"/>
       <c r="D51" s="6"/>
       <c r="E51" s="6"/>
       <c r="F51" s="6"/>
       <c r="G51" s="6"/>
       <c r="H51" s="6"/>
       <c r="I51" s="6"/>
     </row>
     <row r="52" spans="2:16" ht="14.25" x14ac:dyDescent="0.2">
       <c r="B52" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C52" s="6"/>
       <c r="D52" s="6"/>
       <c r="E52" s="6"/>
       <c r="F52" s="6"/>
       <c r="G52" s="6"/>
       <c r="H52" s="6"/>
       <c r="I52" s="6"/>
-      <c r="J52" s="5"/>
-[...1 lines deleted...]
-      <c r="L52" s="5"/>
+      <c r="K52" s="231"/>
     </row>
     <row r="53" spans="2:16" ht="14.25" x14ac:dyDescent="0.2">
       <c r="C53" s="6"/>
       <c r="D53" s="6"/>
       <c r="E53" s="6"/>
       <c r="F53" s="6"/>
       <c r="G53" s="6"/>
       <c r="H53" s="6"/>
       <c r="I53" s="6"/>
-      <c r="J53" s="5"/>
-[...1 lines deleted...]
-      <c r="L53" s="285"/>
+      <c r="L53" s="256"/>
     </row>
     <row r="54" spans="2:16" ht="14.25" x14ac:dyDescent="0.2">
       <c r="B54" s="6"/>
       <c r="C54" s="6"/>
       <c r="D54" s="6"/>
       <c r="E54" s="6"/>
       <c r="F54" s="6"/>
       <c r="G54" s="6"/>
       <c r="H54" s="6"/>
       <c r="I54" s="6"/>
     </row>
     <row r="55" spans="2:16" ht="14.25" x14ac:dyDescent="0.2">
       <c r="B55" s="6"/>
       <c r="C55" s="6"/>
       <c r="D55" s="6"/>
       <c r="E55" s="6"/>
       <c r="F55" s="6"/>
       <c r="G55" s="6"/>
       <c r="H55" s="6"/>
       <c r="I55" s="6"/>
     </row>
     <row r="56" spans="2:16" ht="14.25" x14ac:dyDescent="0.2">
       <c r="C56" s="6"/>
       <c r="D56" s="6"/>
       <c r="E56" s="6"/>
@@ -16595,798 +16127,800 @@
                 <anchor moveWithCells="1" sizeWithCells="1">
                   <from>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>400050</xdr:colOff>
                     <xdr:row>14</xdr:row>
                     <xdr:rowOff>47625</xdr:rowOff>
                   </from>
                   <to>
                     <xdr:col>4</xdr:col>
                     <xdr:colOff>742950</xdr:colOff>
                     <xdr:row>16</xdr:row>
                     <xdr:rowOff>85725</xdr:rowOff>
                   </to>
                 </anchor>
               </controlPr>
             </control>
           </mc:Choice>
         </mc:AlternateContent>
       </controls>
     </mc:Choice>
   </mc:AlternateContent>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <sheetPr codeName="Tabelle6"/>
   <dimension ref="A1:G70"/>
   <sheetViews>
     <sheetView showGridLines="0" showRowColHeaders="0" showZeros="0" showOutlineSymbols="0" zoomScale="200" zoomScaleNormal="200" workbookViewId="0">
-      <selection activeCell="E20" sqref="E20"/>
+      <selection sqref="A1:G1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="16.7109375" customWidth="1"/>
     <col min="5" max="5" width="12.7109375" customWidth="1"/>
     <col min="7" max="7" width="13.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="18" x14ac:dyDescent="0.25">
-      <c r="A1" s="437" t="s">
+      <c r="A1" s="402" t="s">
         <v>172</v>
       </c>
-      <c r="B1" s="437"/>
-[...4 lines deleted...]
-      <c r="G1" s="437"/>
+      <c r="B1" s="402"/>
+      <c r="C1" s="402"/>
+      <c r="D1" s="402"/>
+      <c r="E1" s="402"/>
+      <c r="F1" s="402"/>
+      <c r="G1" s="402"/>
     </row>
     <row r="2" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="438" t="s">
+      <c r="A2" s="403" t="s">
         <v>171</v>
       </c>
-      <c r="B2" s="438"/>
-[...4 lines deleted...]
-      <c r="G2" s="438"/>
+      <c r="B2" s="403"/>
+      <c r="C2" s="403"/>
+      <c r="D2" s="403"/>
+      <c r="E2" s="403"/>
+      <c r="F2" s="403"/>
+      <c r="G2" s="403"/>
     </row>
     <row r="3" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="149"/>
-[...16 lines deleted...]
-      <c r="G4" s="152"/>
+      <c r="A3" s="135" t="s">
+        <v>379</v>
+      </c>
+      <c r="B3" s="133"/>
+      <c r="C3" s="134"/>
+      <c r="D3" s="133"/>
+      <c r="E3" s="133"/>
+      <c r="F3" s="133"/>
+      <c r="G3" s="133"/>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.2">
+      <c r="A4" s="141" t="s">
+        <v>381</v>
+      </c>
+      <c r="B4" s="133"/>
+      <c r="C4" s="133"/>
+      <c r="D4" s="133"/>
+      <c r="E4" s="133"/>
+      <c r="F4" s="133"/>
+      <c r="G4" s="133"/>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A5" s="153" t="s">
-[...9 lines deleted...]
-      <c r="G5" s="156">
+      <c r="A5" s="136" t="s">
+        <v>380</v>
+      </c>
+      <c r="B5" s="137"/>
+      <c r="C5" s="133"/>
+      <c r="D5" s="133"/>
+      <c r="E5" s="280" t="s">
+        <v>378</v>
+      </c>
+      <c r="F5" s="138"/>
+      <c r="G5" s="355">
         <f ca="1">TODAY()</f>
-        <v>43569</v>
+        <v>46239</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A6" s="152"/>
-[...5 lines deleted...]
-      <c r="G6" s="152"/>
+      <c r="A6" s="133"/>
+      <c r="B6" s="133"/>
+      <c r="C6" s="133"/>
+      <c r="D6" s="133"/>
+      <c r="E6" s="133"/>
+      <c r="F6" s="133"/>
+      <c r="G6" s="133"/>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A7" s="152"/>
-[...5 lines deleted...]
-      <c r="G7" s="152"/>
+      <c r="A7" s="133"/>
+      <c r="B7" s="133"/>
+      <c r="C7" s="133"/>
+      <c r="D7" s="133"/>
+      <c r="E7" s="133"/>
+      <c r="F7" s="133"/>
+      <c r="G7" s="133"/>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A8" s="152" t="s">
+      <c r="A8" s="133" t="s">
         <v>32</v>
       </c>
-      <c r="B8" s="152"/>
-[...4 lines deleted...]
-      <c r="G8" s="152"/>
+      <c r="B8" s="133"/>
+      <c r="C8" s="133"/>
+      <c r="D8" s="405"/>
+      <c r="E8" s="405"/>
+      <c r="F8" s="139"/>
+      <c r="G8" s="133"/>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A9" s="152"/>
-[...5 lines deleted...]
-      <c r="G9" s="152"/>
+      <c r="A9" s="133"/>
+      <c r="B9" s="133"/>
+      <c r="C9" s="133"/>
+      <c r="D9" s="133"/>
+      <c r="E9" s="133"/>
+      <c r="F9" s="133"/>
+      <c r="G9" s="133"/>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A10" s="152"/>
-[...5 lines deleted...]
-      <c r="G10" s="152"/>
+      <c r="A10" s="133"/>
+      <c r="B10" s="133"/>
+      <c r="C10" s="133"/>
+      <c r="D10" s="133"/>
+      <c r="E10" s="133"/>
+      <c r="F10" s="133"/>
+      <c r="G10" s="133"/>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A11" s="440"/>
-[...5 lines deleted...]
-      <c r="G11" s="152"/>
+      <c r="A11" s="405"/>
+      <c r="B11" s="405"/>
+      <c r="C11" s="133"/>
+      <c r="D11" s="133"/>
+      <c r="E11" s="404"/>
+      <c r="F11" s="404"/>
+      <c r="G11" s="133"/>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A12" s="152" t="s">
+      <c r="A12" s="133" t="s">
         <v>33</v>
       </c>
-      <c r="B12" s="152"/>
-[...2 lines deleted...]
-      <c r="E12" s="152" t="s">
+      <c r="B12" s="133"/>
+      <c r="C12" s="133"/>
+      <c r="D12" s="133"/>
+      <c r="E12" s="133" t="s">
         <v>34</v>
       </c>
-      <c r="F12" s="152"/>
-      <c r="G12" s="152"/>
+      <c r="F12" s="133"/>
+      <c r="G12" s="133"/>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A13" s="152"/>
-[...5 lines deleted...]
-      <c r="G13" s="152"/>
+      <c r="A13" s="133"/>
+      <c r="B13" s="133"/>
+      <c r="C13" s="133"/>
+      <c r="D13" s="133"/>
+      <c r="E13" s="133"/>
+      <c r="F13" s="133"/>
+      <c r="G13" s="133"/>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A14" s="152"/>
-[...5 lines deleted...]
-      <c r="G14" s="152"/>
+      <c r="A14" s="133"/>
+      <c r="B14" s="133"/>
+      <c r="C14" s="133"/>
+      <c r="D14" s="133"/>
+      <c r="E14" s="133"/>
+      <c r="F14" s="133"/>
+      <c r="G14" s="133"/>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A15" s="158"/>
-[...5 lines deleted...]
-      <c r="G15" s="152"/>
+      <c r="A15" s="140"/>
+      <c r="B15" s="140"/>
+      <c r="C15" s="133"/>
+      <c r="D15" s="133"/>
+      <c r="E15" s="140"/>
+      <c r="F15" s="140"/>
+      <c r="G15" s="133"/>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A16" s="152" t="s">
+      <c r="A16" s="133" t="s">
         <v>35</v>
       </c>
-      <c r="B16" s="152"/>
-[...4 lines deleted...]
-      <c r="G16" s="152"/>
+      <c r="B16" s="133"/>
+      <c r="C16" s="133"/>
+      <c r="D16" s="133"/>
+      <c r="E16" s="133"/>
+      <c r="F16" s="133"/>
+      <c r="G16" s="133"/>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A17" s="152" t="s">
+      <c r="A17" s="133" t="s">
         <v>36</v>
       </c>
-      <c r="B17" s="152"/>
-[...4 lines deleted...]
-      <c r="G17" s="152"/>
+      <c r="B17" s="133"/>
+      <c r="C17" s="133"/>
+      <c r="D17" s="141"/>
+      <c r="E17" s="133"/>
+      <c r="F17" s="133"/>
+      <c r="G17" s="133"/>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A18" s="152"/>
-[...5 lines deleted...]
-      <c r="G18" s="152"/>
+      <c r="A18" s="133"/>
+      <c r="B18" s="133"/>
+      <c r="C18" s="141"/>
+      <c r="D18" s="141"/>
+      <c r="E18" s="141"/>
+      <c r="F18" s="133"/>
+      <c r="G18" s="133"/>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A19" s="160" t="s">
+      <c r="A19" s="142" t="s">
         <v>37</v>
       </c>
-      <c r="B19" s="152"/>
-[...4 lines deleted...]
-      <c r="G19" s="152"/>
+      <c r="B19" s="133"/>
+      <c r="C19" s="133"/>
+      <c r="D19" s="133"/>
+      <c r="E19" s="133"/>
+      <c r="F19" s="133"/>
+      <c r="G19" s="133"/>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A20" s="152"/>
-[...5 lines deleted...]
-      <c r="G20" s="152"/>
+      <c r="A20" s="133"/>
+      <c r="B20" s="133"/>
+      <c r="C20" s="133"/>
+      <c r="D20" s="133"/>
+      <c r="E20" s="133"/>
+      <c r="F20" s="133"/>
+      <c r="G20" s="133"/>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A21" s="152"/>
-[...5 lines deleted...]
-      <c r="G21" s="152"/>
+      <c r="A21" s="133"/>
+      <c r="B21" s="133"/>
+      <c r="C21" s="133"/>
+      <c r="D21" s="133"/>
+      <c r="E21" s="133"/>
+      <c r="F21" s="133"/>
+      <c r="G21" s="133"/>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A22" s="152"/>
-[...5 lines deleted...]
-      <c r="G22" s="152"/>
+      <c r="A22" s="133"/>
+      <c r="B22" s="133"/>
+      <c r="C22" s="133"/>
+      <c r="D22" s="133"/>
+      <c r="E22" s="133"/>
+      <c r="F22" s="133"/>
+      <c r="G22" s="133"/>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A23" s="152"/>
-[...5 lines deleted...]
-      <c r="G23" s="152"/>
+      <c r="A23" s="133"/>
+      <c r="B23" s="133"/>
+      <c r="C23" s="133"/>
+      <c r="D23" s="133"/>
+      <c r="E23" s="133"/>
+      <c r="F23" s="133"/>
+      <c r="G23" s="133"/>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A24" s="152"/>
-[...5 lines deleted...]
-      <c r="G24" s="152"/>
+      <c r="A24" s="133"/>
+      <c r="B24" s="133"/>
+      <c r="C24" s="133"/>
+      <c r="D24" s="133"/>
+      <c r="E24" s="133"/>
+      <c r="F24" s="133"/>
+      <c r="G24" s="133"/>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A25" s="152"/>
-[...5 lines deleted...]
-      <c r="G25" s="152"/>
+      <c r="A25" s="133"/>
+      <c r="B25" s="133"/>
+      <c r="C25" s="133"/>
+      <c r="D25" s="133"/>
+      <c r="E25" s="133"/>
+      <c r="F25" s="133"/>
+      <c r="G25" s="133"/>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A26" s="152"/>
-[...5 lines deleted...]
-      <c r="G26" s="152"/>
+      <c r="A26" s="133"/>
+      <c r="B26" s="133"/>
+      <c r="C26" s="133"/>
+      <c r="D26" s="133"/>
+      <c r="E26" s="133"/>
+      <c r="F26" s="133"/>
+      <c r="G26" s="133"/>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A27" s="152"/>
-[...5 lines deleted...]
-      <c r="G27" s="152"/>
+      <c r="A27" s="133"/>
+      <c r="B27" s="133"/>
+      <c r="C27" s="133"/>
+      <c r="D27" s="133"/>
+      <c r="E27" s="133"/>
+      <c r="F27" s="133"/>
+      <c r="G27" s="133"/>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A28" s="152"/>
-[...5 lines deleted...]
-      <c r="G28" s="152"/>
+      <c r="A28" s="133"/>
+      <c r="B28" s="133"/>
+      <c r="C28" s="133"/>
+      <c r="D28" s="133"/>
+      <c r="E28" s="133"/>
+      <c r="F28" s="133"/>
+      <c r="G28" s="133"/>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A29" s="152"/>
-[...5 lines deleted...]
-      <c r="G29" s="152"/>
+      <c r="A29" s="133"/>
+      <c r="B29" s="133"/>
+      <c r="C29" s="133"/>
+      <c r="D29" s="133"/>
+      <c r="E29" s="133"/>
+      <c r="F29" s="133"/>
+      <c r="G29" s="133"/>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A30" s="152"/>
-[...5 lines deleted...]
-      <c r="G30" s="152"/>
+      <c r="A30" s="133"/>
+      <c r="B30" s="133"/>
+      <c r="C30" s="133"/>
+      <c r="D30" s="133"/>
+      <c r="E30" s="133"/>
+      <c r="F30" s="133"/>
+      <c r="G30" s="133"/>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A31" s="152"/>
-[...5 lines deleted...]
-      <c r="G31" s="152"/>
+      <c r="A31" s="133"/>
+      <c r="B31" s="133"/>
+      <c r="C31" s="133"/>
+      <c r="D31" s="133"/>
+      <c r="E31" s="133"/>
+      <c r="F31" s="133"/>
+      <c r="G31" s="133"/>
     </row>
     <row r="32" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A32" s="160" t="s">
+      <c r="A32" s="142" t="s">
         <v>38</v>
       </c>
-      <c r="B32" s="152"/>
-[...4 lines deleted...]
-      <c r="G32" s="158"/>
+      <c r="B32" s="133"/>
+      <c r="C32" s="140"/>
+      <c r="D32" s="140"/>
+      <c r="E32" s="140"/>
+      <c r="F32" s="140"/>
+      <c r="G32" s="140"/>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A33" s="152" t="s">
+      <c r="A33" s="133" t="s">
         <v>39</v>
       </c>
-      <c r="B33" s="152"/>
-[...4 lines deleted...]
-      <c r="G33" s="152"/>
+      <c r="B33" s="133"/>
+      <c r="C33" s="133"/>
+      <c r="D33" s="133"/>
+      <c r="E33" s="133"/>
+      <c r="F33" s="133"/>
+      <c r="G33" s="133"/>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A34" s="152"/>
-      <c r="B34" s="152" t="s">
+      <c r="A34" s="133"/>
+      <c r="B34" s="133" t="s">
         <v>40</v>
       </c>
-      <c r="C34" s="152"/>
-[...2 lines deleted...]
-      <c r="F34" s="161" t="s">
+      <c r="C34" s="133"/>
+      <c r="D34" s="133"/>
+      <c r="E34" s="133"/>
+      <c r="F34" s="143" t="s">
         <v>81</v>
       </c>
-      <c r="G34" s="152"/>
+      <c r="G34" s="133"/>
     </row>
     <row r="35" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A35" s="152"/>
-      <c r="B35" s="152" t="s">
+      <c r="A35" s="133"/>
+      <c r="B35" s="133" t="s">
         <v>42</v>
       </c>
-      <c r="C35" s="152"/>
-[...2 lines deleted...]
-      <c r="F35" s="161" t="s">
+      <c r="C35" s="133"/>
+      <c r="D35" s="133"/>
+      <c r="E35" s="133"/>
+      <c r="F35" s="143" t="s">
         <v>43</v>
       </c>
-      <c r="G35" s="152"/>
+      <c r="G35" s="133"/>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A36" s="152"/>
-      <c r="B36" s="152" t="s">
+      <c r="A36" s="133"/>
+      <c r="B36" s="133" t="s">
         <v>44</v>
       </c>
-      <c r="C36" s="152"/>
-[...3 lines deleted...]
-      <c r="G36" s="152"/>
+      <c r="C36" s="133"/>
+      <c r="D36" s="133"/>
+      <c r="E36" s="133"/>
+      <c r="F36" s="133"/>
+      <c r="G36" s="133"/>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A37" s="152"/>
-      <c r="B37" s="152" t="s">
+      <c r="A37" s="133"/>
+      <c r="B37" s="133" t="s">
         <v>45</v>
       </c>
-      <c r="C37" s="152"/>
-[...2 lines deleted...]
-      <c r="F37" s="161" t="s">
+      <c r="C37" s="133"/>
+      <c r="D37" s="133"/>
+      <c r="E37" s="133"/>
+      <c r="F37" s="143" t="s">
         <v>43</v>
       </c>
-      <c r="G37" s="152"/>
+      <c r="G37" s="133"/>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A38" s="152"/>
-[...5 lines deleted...]
-      <c r="G38" s="152"/>
+      <c r="A38" s="133"/>
+      <c r="B38" s="133"/>
+      <c r="C38" s="133"/>
+      <c r="D38" s="133"/>
+      <c r="E38" s="133"/>
+      <c r="F38" s="133"/>
+      <c r="G38" s="133"/>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A39" s="152" t="s">
+      <c r="A39" s="133" t="s">
         <v>46</v>
       </c>
-      <c r="B39" s="152"/>
-[...4 lines deleted...]
-      <c r="G39" s="158"/>
+      <c r="B39" s="133"/>
+      <c r="C39" s="133"/>
+      <c r="D39" s="133"/>
+      <c r="E39" s="133"/>
+      <c r="F39" s="140"/>
+      <c r="G39" s="140"/>
     </row>
     <row r="40" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A40" s="152"/>
-      <c r="B40" s="152" t="s">
+      <c r="A40" s="133"/>
+      <c r="B40" s="133" t="s">
         <v>47</v>
       </c>
-      <c r="C40" s="152"/>
-[...3 lines deleted...]
-      <c r="G40" s="158"/>
+      <c r="C40" s="133"/>
+      <c r="D40" s="133"/>
+      <c r="E40" s="133"/>
+      <c r="F40" s="140"/>
+      <c r="G40" s="140"/>
     </row>
     <row r="41" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A41" s="152"/>
-      <c r="B41" s="152" t="s">
+      <c r="A41" s="133"/>
+      <c r="B41" s="133" t="s">
         <v>48</v>
       </c>
-      <c r="C41" s="152"/>
-[...3 lines deleted...]
-      <c r="G41" s="158"/>
+      <c r="C41" s="133"/>
+      <c r="D41" s="133"/>
+      <c r="E41" s="133"/>
+      <c r="F41" s="140"/>
+      <c r="G41" s="140"/>
     </row>
     <row r="42" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A42" s="152"/>
-      <c r="B42" s="152" t="s">
+      <c r="A42" s="133"/>
+      <c r="B42" s="133" t="s">
         <v>49</v>
       </c>
-      <c r="C42" s="152"/>
-[...3 lines deleted...]
-      <c r="G42" s="152"/>
+      <c r="C42" s="133"/>
+      <c r="D42" s="133"/>
+      <c r="E42" s="133"/>
+      <c r="F42" s="133"/>
+      <c r="G42" s="133"/>
     </row>
     <row r="43" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A43" s="152"/>
-      <c r="B43" s="152" t="s">
+      <c r="A43" s="133"/>
+      <c r="B43" s="133" t="s">
         <v>50</v>
       </c>
-      <c r="C43" s="152"/>
-[...3 lines deleted...]
-      <c r="G43" s="152"/>
+      <c r="C43" s="133"/>
+      <c r="D43" s="133"/>
+      <c r="E43" s="133"/>
+      <c r="F43" s="133"/>
+      <c r="G43" s="133"/>
     </row>
     <row r="44" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A44" s="152"/>
-      <c r="B44" s="152" t="s">
+      <c r="A44" s="133"/>
+      <c r="B44" s="133" t="s">
         <v>51</v>
       </c>
-      <c r="C44" s="152"/>
-[...3 lines deleted...]
-      <c r="G44" s="158"/>
+      <c r="C44" s="133"/>
+      <c r="D44" s="133"/>
+      <c r="E44" s="133"/>
+      <c r="F44" s="140"/>
+      <c r="G44" s="140"/>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A45" s="152"/>
-      <c r="B45" s="152" t="s">
+      <c r="A45" s="133"/>
+      <c r="B45" s="133" t="s">
         <v>52</v>
       </c>
-      <c r="C45" s="152"/>
-[...2 lines deleted...]
-      <c r="F45" s="152" t="s">
+      <c r="C45" s="133"/>
+      <c r="D45" s="133"/>
+      <c r="E45" s="133"/>
+      <c r="F45" s="133" t="s">
         <v>53</v>
       </c>
-      <c r="G45" s="152"/>
+      <c r="G45" s="133"/>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A46" s="152"/>
-      <c r="B46" s="152" t="s">
+      <c r="A46" s="133"/>
+      <c r="B46" s="133" t="s">
         <v>54</v>
       </c>
-      <c r="C46" s="152"/>
-[...2 lines deleted...]
-      <c r="F46" s="162" t="s">
+      <c r="C46" s="133"/>
+      <c r="D46" s="133"/>
+      <c r="E46" s="133"/>
+      <c r="F46" s="144" t="s">
         <v>55</v>
       </c>
-      <c r="G46" s="152"/>
+      <c r="G46" s="133"/>
     </row>
     <row r="47" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A47" s="152"/>
-      <c r="B47" s="152" t="s">
+      <c r="A47" s="133"/>
+      <c r="B47" s="133" t="s">
         <v>56</v>
       </c>
-      <c r="C47" s="152"/>
-[...2 lines deleted...]
-      <c r="F47" s="162" t="s">
+      <c r="C47" s="133"/>
+      <c r="D47" s="133"/>
+      <c r="E47" s="133"/>
+      <c r="F47" s="144" t="s">
         <v>57</v>
       </c>
-      <c r="G47" s="152"/>
+      <c r="G47" s="133"/>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A48" s="152"/>
-      <c r="B48" s="152" t="s">
+      <c r="A48" s="133"/>
+      <c r="B48" s="133" t="s">
         <v>58</v>
       </c>
-      <c r="C48" s="152"/>
-[...3 lines deleted...]
-      <c r="G48" s="152"/>
+      <c r="C48" s="133"/>
+      <c r="D48" s="133"/>
+      <c r="E48" s="133"/>
+      <c r="F48" s="133"/>
+      <c r="G48" s="133"/>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A49" s="152"/>
-[...5 lines deleted...]
-      <c r="G49" s="158"/>
+      <c r="A49" s="133"/>
+      <c r="B49" s="140"/>
+      <c r="C49" s="140"/>
+      <c r="D49" s="140"/>
+      <c r="E49" s="140"/>
+      <c r="F49" s="140"/>
+      <c r="G49" s="140"/>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A50" s="152"/>
-[...5 lines deleted...]
-      <c r="G50" s="158"/>
+      <c r="A50" s="133"/>
+      <c r="B50" s="140"/>
+      <c r="C50" s="140"/>
+      <c r="D50" s="140"/>
+      <c r="E50" s="140"/>
+      <c r="F50" s="140"/>
+      <c r="G50" s="140"/>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A51" s="152"/>
-[...5 lines deleted...]
-      <c r="G51" s="158"/>
+      <c r="A51" s="133"/>
+      <c r="B51" s="140"/>
+      <c r="C51" s="140"/>
+      <c r="D51" s="140"/>
+      <c r="E51" s="140"/>
+      <c r="F51" s="140"/>
+      <c r="G51" s="140"/>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A52" s="152"/>
-      <c r="B52" s="152" t="s">
+      <c r="A52" s="133"/>
+      <c r="B52" s="133" t="s">
         <v>59</v>
       </c>
-      <c r="C52" s="152"/>
-[...2 lines deleted...]
-      <c r="F52" s="152" t="s">
+      <c r="C52" s="133"/>
+      <c r="D52" s="133"/>
+      <c r="E52" s="133"/>
+      <c r="F52" s="133" t="s">
         <v>53</v>
       </c>
-      <c r="G52" s="152"/>
+      <c r="G52" s="133"/>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A53" s="152"/>
-      <c r="B53" s="152" t="s">
+      <c r="A53" s="133"/>
+      <c r="B53" s="133" t="s">
         <v>60</v>
       </c>
-      <c r="C53" s="152"/>
-[...3 lines deleted...]
-      <c r="G53" s="152"/>
+      <c r="C53" s="133"/>
+      <c r="D53" s="133"/>
+      <c r="E53" s="133"/>
+      <c r="F53" s="133"/>
+      <c r="G53" s="133"/>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A54" s="152"/>
-[...5 lines deleted...]
-      <c r="G54" s="152"/>
+      <c r="A54" s="133"/>
+      <c r="B54" s="133"/>
+      <c r="C54" s="133"/>
+      <c r="D54" s="133"/>
+      <c r="E54" s="133"/>
+      <c r="F54" s="133"/>
+      <c r="G54" s="133"/>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A55" s="152"/>
-      <c r="B55" s="152" t="s">
+      <c r="A55" s="133"/>
+      <c r="B55" s="133" t="s">
         <v>61</v>
       </c>
-      <c r="C55" s="152"/>
-[...3 lines deleted...]
-      <c r="G55" s="158"/>
+      <c r="C55" s="133"/>
+      <c r="D55" s="133"/>
+      <c r="E55" s="133"/>
+      <c r="F55" s="140"/>
+      <c r="G55" s="140"/>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A56" s="152"/>
-      <c r="B56" s="152" t="s">
+      <c r="A56" s="133"/>
+      <c r="B56" s="133" t="s">
         <v>62</v>
       </c>
-      <c r="C56" s="152"/>
-[...3 lines deleted...]
-      <c r="G56" s="158"/>
+      <c r="C56" s="133"/>
+      <c r="D56" s="133"/>
+      <c r="E56" s="133"/>
+      <c r="F56" s="140"/>
+      <c r="G56" s="140"/>
     </row>
     <row r="57" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A57" s="152"/>
-      <c r="B57" s="152" t="s">
+      <c r="A57" s="133"/>
+      <c r="B57" s="133" t="s">
         <v>63</v>
       </c>
-      <c r="C57" s="152"/>
-[...3 lines deleted...]
-      <c r="G57" s="158"/>
+      <c r="C57" s="133"/>
+      <c r="D57" s="133"/>
+      <c r="E57" s="133"/>
+      <c r="F57" s="140"/>
+      <c r="G57" s="140"/>
     </row>
     <row r="58" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A58" s="152"/>
-[...5 lines deleted...]
-      <c r="G58" s="152"/>
+      <c r="A58" s="133"/>
+      <c r="B58" s="133"/>
+      <c r="C58" s="133"/>
+      <c r="D58" s="133"/>
+      <c r="E58" s="133"/>
+      <c r="F58" s="133"/>
+      <c r="G58" s="133"/>
     </row>
     <row r="59" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A59" s="152" t="s">
+      <c r="A59" s="133" t="s">
         <v>64</v>
       </c>
-      <c r="B59" s="152"/>
-[...4 lines deleted...]
-      <c r="G59" s="152"/>
+      <c r="B59" s="133"/>
+      <c r="C59" s="133"/>
+      <c r="D59" s="133"/>
+      <c r="E59" s="133"/>
+      <c r="F59" s="133"/>
+      <c r="G59" s="133"/>
     </row>
     <row r="60" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A60" s="158"/>
-[...5 lines deleted...]
-      <c r="G60" s="158"/>
+      <c r="A60" s="140"/>
+      <c r="B60" s="140"/>
+      <c r="C60" s="140"/>
+      <c r="D60" s="140"/>
+      <c r="E60" s="140"/>
+      <c r="F60" s="140"/>
+      <c r="G60" s="140"/>
     </row>
     <row r="61" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A61" s="158"/>
-[...5 lines deleted...]
-      <c r="G61" s="158"/>
+      <c r="A61" s="140"/>
+      <c r="B61" s="140"/>
+      <c r="C61" s="140"/>
+      <c r="D61" s="140"/>
+      <c r="E61" s="140"/>
+      <c r="F61" s="140"/>
+      <c r="G61" s="140"/>
     </row>
     <row r="62" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A62" s="152" t="s">
+      <c r="A62" s="133" t="s">
         <v>65</v>
       </c>
-      <c r="B62" s="152"/>
-[...3 lines deleted...]
-      <c r="F62" s="161" t="s">
+      <c r="B62" s="133"/>
+      <c r="C62" s="133"/>
+      <c r="D62" s="133"/>
+      <c r="E62" s="133"/>
+      <c r="F62" s="143" t="s">
         <v>43</v>
       </c>
-      <c r="G62" s="152"/>
+      <c r="G62" s="133"/>
     </row>
     <row r="63" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A63" s="152"/>
-[...5 lines deleted...]
-      <c r="G63" s="152"/>
+      <c r="A63" s="133"/>
+      <c r="B63" s="133"/>
+      <c r="C63" s="133"/>
+      <c r="D63" s="133"/>
+      <c r="E63" s="133"/>
+      <c r="F63" s="133"/>
+      <c r="G63" s="133"/>
     </row>
     <row r="64" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A64" s="152"/>
-      <c r="B64" s="152" t="s">
+      <c r="A64" s="133"/>
+      <c r="B64" s="133" t="s">
         <v>66</v>
       </c>
-      <c r="C64" s="152"/>
-[...1 lines deleted...]
-      <c r="E64" s="158" t="s">
+      <c r="C64" s="133"/>
+      <c r="D64" s="133"/>
+      <c r="E64" s="140" t="s">
         <v>30</v>
       </c>
-      <c r="F64" s="158" t="s">
+      <c r="F64" s="140" t="s">
         <v>31</v>
       </c>
-      <c r="G64" s="158"/>
+      <c r="G64" s="140"/>
     </row>
     <row r="65" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A65" s="152"/>
-[...5 lines deleted...]
-      <c r="G65" s="152"/>
+      <c r="A65" s="133"/>
+      <c r="B65" s="133"/>
+      <c r="C65" s="133"/>
+      <c r="D65" s="133"/>
+      <c r="E65" s="133"/>
+      <c r="F65" s="133"/>
+      <c r="G65" s="133"/>
     </row>
     <row r="66" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A66" s="152" t="s">
+      <c r="A66" s="133" t="s">
         <v>67</v>
       </c>
-      <c r="B66" s="152"/>
-[...3 lines deleted...]
-      <c r="F66" s="152" t="s">
+      <c r="B66" s="133"/>
+      <c r="C66" s="133"/>
+      <c r="D66" s="133"/>
+      <c r="E66" s="133"/>
+      <c r="F66" s="133" t="s">
         <v>41</v>
       </c>
-      <c r="G66" s="152"/>
+      <c r="G66" s="133"/>
     </row>
     <row r="67" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A67" s="152"/>
-[...5 lines deleted...]
-      <c r="G67" s="152"/>
+      <c r="A67" s="133"/>
+      <c r="B67" s="133"/>
+      <c r="C67" s="133"/>
+      <c r="D67" s="133"/>
+      <c r="E67" s="133"/>
+      <c r="F67" s="133"/>
+      <c r="G67" s="133"/>
     </row>
     <row r="68" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A68" s="152"/>
-[...5 lines deleted...]
-      <c r="G68" s="152"/>
+      <c r="A68" s="133"/>
+      <c r="B68" s="133"/>
+      <c r="C68" s="133"/>
+      <c r="D68" s="133"/>
+      <c r="E68" s="133"/>
+      <c r="F68" s="133"/>
+      <c r="G68" s="133"/>
     </row>
     <row r="69" spans="1:7" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A69" s="163">
+      <c r="A69" s="145">
         <f ca="1">TODAY()</f>
-        <v>43569</v>
-[...6 lines deleted...]
-      <c r="G69" s="152"/>
+        <v>46239</v>
+      </c>
+      <c r="B69" s="133"/>
+      <c r="C69" s="146"/>
+      <c r="D69" s="146"/>
+      <c r="E69" s="146"/>
+      <c r="F69" s="133"/>
+      <c r="G69" s="133"/>
     </row>
     <row r="70" spans="1:7" x14ac:dyDescent="0.2">
-      <c r="A70" s="152" t="s">
+      <c r="A70" s="133" t="s">
         <v>17</v>
       </c>
-      <c r="B70" s="152"/>
-      <c r="C70" s="152" t="s">
+      <c r="B70" s="133"/>
+      <c r="C70" s="133" t="s">
         <v>68</v>
       </c>
-      <c r="D70" s="152"/>
-[...2 lines deleted...]
-      <c r="G70" s="152"/>
+      <c r="D70" s="133"/>
+      <c r="E70" s="133"/>
+      <c r="F70" s="133"/>
+      <c r="G70" s="133"/>
     </row>
   </sheetData>
   <customSheetViews>
     <customSheetView guid="{A33F8889-3639-4133-9F61-32089B91F717}" scale="150" showGridLines="0" showRowCol="0" outlineSymbols="0" zeroValues="0" showRuler="0">
       <selection activeCell="J10" sqref="J10"/>
       <rowBreaks count="1" manualBreakCount="1">
         <brk id="53" max="65535" man="1"/>
       </rowBreaks>
       <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
       <pageSetup paperSize="9" orientation="portrait" horizontalDpi="180" verticalDpi="360" r:id="rId1"/>
       <headerFooter alignWithMargins="0">
         <oddHeader>&amp;F</oddHeader>
         <oddFooter>Seite &amp;P&amp;LC:\PRIVAT\KRANK\KRANK.XLS</oddFooter>
       </headerFooter>
     </customSheetView>
   </customSheetViews>
   <mergeCells count="5">
     <mergeCell ref="A1:G1"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="E11:F11"/>
     <mergeCell ref="A11:B11"/>
     <mergeCell ref="D8:E8"/>
   </mergeCells>
   <phoneticPr fontId="12" type="noConversion"/>
   <printOptions gridLinesSet="0"/>